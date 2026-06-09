--- v0 (2025-10-21)
+++ v1 (2026-06-09)
@@ -143,52 +143,50 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B9FE7DC" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="008C5B0C">
             <w:pPr>
               <w:spacing w:before="71"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24DA6F5A" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="6AEE9F1E" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F5B306B" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -1257,52 +1255,52 @@
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008610F1">
         <w:t>Here is an example of a subsection for the introductory section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D76649" w14:textId="77777777" w:rsidR="00CA7528" w:rsidRPr="008610F1" w:rsidRDefault="008C4F02" w:rsidP="00BB5C4D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2608" w:hanging="255"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="Literature_Review"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="Literature_Review"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008610F1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Example of a Second Section</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7BDA15" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="001035EB" w:rsidP="00217620">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008610F1">
         <w:t xml:space="preserve">Our format is not fixed, given the array of topics. Here is an example of a second section, which could be a literature review, materials and methods or whatever is appropriate to the research. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266A301F" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="001035EB" w:rsidP="00BB5C4D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
@@ -1448,85 +1446,93 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Source: Instituto Pereira Passos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D01BA2" w14:textId="77777777" w:rsidR="00633248" w:rsidRPr="008610F1" w:rsidRDefault="00633248" w:rsidP="00DD2CD8">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2710" w:right="23" w:hanging="357"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008610F1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Citations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C0F888" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="00633248" w:rsidP="00217620">
+    <w:p w14:paraId="34C0F888" w14:textId="5F0959E2" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="00633248" w:rsidP="00217620">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008610F1">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="001035EB" w:rsidRPr="008610F1">
         <w:t xml:space="preserve">itations and references </w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t>should be formatted using the ABNT style,</w:t>
       </w:r>
       <w:r w:rsidR="001035EB" w:rsidRPr="008610F1">
         <w:t xml:space="preserve"> like</w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="001035EB" w:rsidRPr="008610F1">
         <w:t xml:space="preserve"> Carmona (2021), Brasil (2000) or Martinelli et al. (2018), and</w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t>, af</w:t>
       </w:r>
       <w:r w:rsidR="00217620" w:rsidRPr="008610F1">
         <w:t xml:space="preserve">ter a </w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t>longer reference, include it in</w:t>
       </w:r>
       <w:r w:rsidR="001035EB" w:rsidRPr="008610F1">
-        <w:t xml:space="preserve"> parentheses (GRIWODZ et al., 2021).</w:t>
+        <w:t xml:space="preserve"> parentheses (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AC3">
+        <w:t>Griwodz</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="001035EB" w:rsidRPr="008610F1">
+        <w:t xml:space="preserve"> et al., 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0B5BC9" w14:textId="77777777" w:rsidR="009F5A66" w:rsidRPr="008610F1" w:rsidRDefault="009F5A66" w:rsidP="00217620">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008610F1">
         <w:t>At the end of the article, all references must be listed in alphabetical order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CD1AD1" w14:textId="77777777" w:rsidR="00217620" w:rsidRPr="008610F1" w:rsidRDefault="00217620" w:rsidP="00217620">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="678A93DF" w14:textId="77777777" w:rsidR="00217620" w:rsidRPr="008610F1" w:rsidRDefault="00217620" w:rsidP="00217620">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -2534,51 +2540,51 @@
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>σ</m:t>
             </m:r>
           </m:e>
           <m:sup>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:sup>
         </m:sSup>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>&lt;∞</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="008610F1">
         <w:t>, and let</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF7B880" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="008610F1" w:rsidRDefault="00BE6462" w:rsidP="003619F7">
+    <w:p w14:paraId="3DF7B880" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="008610F1" w:rsidRDefault="00177449" w:rsidP="003619F7">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>S</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
@@ -4165,58 +4171,58 @@
     <w:p w14:paraId="74389824" w14:textId="77777777" w:rsidR="00CA7528" w:rsidRPr="00EE0931" w:rsidRDefault="00CA7528">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CA7528" w:rsidRPr="00EE0931" w:rsidSect="00217620">
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1123" w:right="822" w:bottom="822" w:left="482" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C7B765B" w14:textId="77777777" w:rsidR="00BE6462" w:rsidRDefault="00BE6462" w:rsidP="00BB5C4D">
+    <w:p w14:paraId="71B04B49" w14:textId="77777777" w:rsidR="00177449" w:rsidRDefault="00177449" w:rsidP="00BB5C4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="428875BE" w14:textId="77777777" w:rsidR="00BE6462" w:rsidRDefault="00BE6462" w:rsidP="00BB5C4D">
+    <w:p w14:paraId="5F47A955" w14:textId="77777777" w:rsidR="00177449" w:rsidRDefault="00177449" w:rsidP="00BB5C4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -4251,150 +4257,150 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RomanD">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="04F359C9" w14:textId="0D3D50FB" w:rsidR="003619F7" w:rsidRDefault="003619F7" w:rsidP="00BB5C4D">
+  <w:p w14:paraId="04F359C9" w14:textId="2D34AD8F" w:rsidR="003619F7" w:rsidRDefault="003619F7" w:rsidP="00BB5C4D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B9459F" w:rsidRPr="00B9459F">
+    <w:r w:rsidR="00AF5AC3" w:rsidRPr="00AF5AC3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B9459F" w:rsidRPr="00B9459F">
+    <w:r w:rsidR="00AF5AC3" w:rsidRPr="00AF5AC3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54F3D4A3" w14:textId="77777777" w:rsidR="00BE6462" w:rsidRDefault="00BE6462" w:rsidP="00BB5C4D">
+    <w:p w14:paraId="56FD40C8" w14:textId="77777777" w:rsidR="00177449" w:rsidRDefault="00177449" w:rsidP="00BB5C4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65103320" w14:textId="77777777" w:rsidR="00BE6462" w:rsidRDefault="00BE6462" w:rsidP="00BB5C4D">
+    <w:p w14:paraId="5D38BE0B" w14:textId="77777777" w:rsidR="00177449" w:rsidRDefault="00177449" w:rsidP="00BB5C4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0613324F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="74E4C73C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
@@ -5408,85 +5414,87 @@
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA7528"/>
     <w:rsid w:val="00040350"/>
     <w:rsid w:val="00043958"/>
     <w:rsid w:val="0004687E"/>
     <w:rsid w:val="001035EB"/>
     <w:rsid w:val="00112951"/>
     <w:rsid w:val="0016751A"/>
+    <w:rsid w:val="00177449"/>
     <w:rsid w:val="00182A8F"/>
     <w:rsid w:val="001937E0"/>
     <w:rsid w:val="001E1189"/>
     <w:rsid w:val="00217620"/>
     <w:rsid w:val="00243FB2"/>
     <w:rsid w:val="002E65A6"/>
     <w:rsid w:val="002E6C8F"/>
     <w:rsid w:val="003619F7"/>
     <w:rsid w:val="00363204"/>
     <w:rsid w:val="003E19D5"/>
     <w:rsid w:val="0040773E"/>
     <w:rsid w:val="004126DB"/>
     <w:rsid w:val="00446CA0"/>
     <w:rsid w:val="00446F4B"/>
     <w:rsid w:val="004C1015"/>
     <w:rsid w:val="005540D5"/>
     <w:rsid w:val="0059006E"/>
     <w:rsid w:val="00633248"/>
     <w:rsid w:val="006B25A8"/>
     <w:rsid w:val="00720B29"/>
     <w:rsid w:val="007440A5"/>
     <w:rsid w:val="007A1793"/>
     <w:rsid w:val="007D0F8D"/>
     <w:rsid w:val="00831273"/>
     <w:rsid w:val="00850694"/>
     <w:rsid w:val="008610F1"/>
     <w:rsid w:val="00893ACB"/>
     <w:rsid w:val="008C4F02"/>
     <w:rsid w:val="008C5B0C"/>
     <w:rsid w:val="00911494"/>
     <w:rsid w:val="0093652D"/>
     <w:rsid w:val="00953D84"/>
     <w:rsid w:val="00972B4A"/>
     <w:rsid w:val="009F5A66"/>
     <w:rsid w:val="00A41BCE"/>
+    <w:rsid w:val="00AF5AC3"/>
     <w:rsid w:val="00B47770"/>
     <w:rsid w:val="00B9459F"/>
     <w:rsid w:val="00BB5C4D"/>
     <w:rsid w:val="00BC53B9"/>
     <w:rsid w:val="00BE6462"/>
     <w:rsid w:val="00CA7528"/>
     <w:rsid w:val="00CE5C26"/>
     <w:rsid w:val="00D1623B"/>
     <w:rsid w:val="00D200A6"/>
     <w:rsid w:val="00D63E4E"/>
     <w:rsid w:val="00DB3494"/>
     <w:rsid w:val="00DB7696"/>
     <w:rsid w:val="00DC1BC2"/>
     <w:rsid w:val="00DD2CD8"/>
     <w:rsid w:val="00DE1A1F"/>
     <w:rsid w:val="00E15B1F"/>
     <w:rsid w:val="00E30468"/>
     <w:rsid w:val="00E4350F"/>
     <w:rsid w:val="00E4649F"/>
     <w:rsid w:val="00E93F0A"/>
     <w:rsid w:val="00ED4750"/>
     <w:rsid w:val="00EE0931"/>
     <w:rsid w:val="00EF7046"/>
   </w:rsids>
   <m:mathPr>
@@ -6155,51 +6163,54 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BB5C4D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED4750"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6454,62 +6465,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85647659-C7C9-44DC-9FB1-E1FBC86B97BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE3F12C5-3155-415D-B967-70F620979536}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
+  <Pages>1</Pages>
   <Words>1844</Words>
   <Characters>9962</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>83</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">