--- v1 (2026-06-09)
+++ v2 (2026-10-25)
@@ -675,51 +675,51 @@
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AA58464" w14:textId="68A80AEB" w:rsidR="00243FB2" w:rsidRPr="00A41BCE" w:rsidRDefault="007D0F8D" w:rsidP="00A41BCE">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008610F1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40514691" wp14:editId="37DA6DD2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40514691" wp14:editId="034E5F9E">
                   <wp:extent cx="1219200" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1275811811" name="Picture 1" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1275811811" name="Picture 1" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated">
                             <a:hlinkClick r:id="rId10"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
@@ -1485,52 +1485,50 @@
       </w:r>
       <w:r w:rsidR="001035EB" w:rsidRPr="008610F1">
         <w:t xml:space="preserve"> like</w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="001035EB" w:rsidRPr="008610F1">
         <w:t xml:space="preserve"> Carmona (2021), Brasil (2000) or Martinelli et al. (2018), and</w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t>, af</w:t>
       </w:r>
       <w:r w:rsidR="00217620" w:rsidRPr="008610F1">
         <w:t xml:space="preserve">ter a </w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t>longer reference, include it in</w:t>
       </w:r>
       <w:r w:rsidR="001035EB" w:rsidRPr="008610F1">
         <w:t xml:space="preserve"> parentheses (</w:t>
       </w:r>
       <w:r w:rsidR="00AF5AC3">
         <w:t>Griwodz</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="001035EB" w:rsidRPr="008610F1">
         <w:t xml:space="preserve"> et al., 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0B5BC9" w14:textId="77777777" w:rsidR="009F5A66" w:rsidRPr="008610F1" w:rsidRDefault="009F5A66" w:rsidP="00217620">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008610F1">
         <w:t>At the end of the article, all references must be listed in alphabetical order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CD1AD1" w14:textId="77777777" w:rsidR="00217620" w:rsidRPr="008610F1" w:rsidRDefault="00217620" w:rsidP="00217620">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="678A93DF" w14:textId="77777777" w:rsidR="00217620" w:rsidRPr="008610F1" w:rsidRDefault="00217620" w:rsidP="00217620">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
@@ -2540,51 +2538,51 @@
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>σ</m:t>
             </m:r>
           </m:e>
           <m:sup>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:sup>
         </m:sSup>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>&lt;∞</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="008610F1">
         <w:t>, and let</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF7B880" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="008610F1" w:rsidRDefault="00177449" w:rsidP="003619F7">
+    <w:p w14:paraId="3DF7B880" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="008610F1" w:rsidRDefault="00A742F4" w:rsidP="003619F7">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>S</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
@@ -3097,52 +3095,52 @@
         </w:rPr>
         <w:t>Idea</w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t xml:space="preserve"> Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A6C4ACD" w14:textId="77777777" w:rsidR="00CA7528" w:rsidRPr="008610F1" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2608" w:hanging="255"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="Methods_and_Context"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="Methods_and_Context"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="008610F1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Example of a Third Section</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377E65C7" w14:textId="77777777" w:rsidR="00972B4A" w:rsidRPr="00446F4B" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Quam suscipit ut quidem et animi numquam consectetur et. </w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
@@ -3324,86 +3322,671 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Quam suscipit ut quidem et animi numquam consectetur et. </w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t xml:space="preserve">Nihil et commodi ut officia eveniet beatae qui. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63E4E">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Placeat accusantium eius consequatur animi nisi sed. </w:t>
       </w:r>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Pariatur et dolores tempore velit similique voluptatem similique error.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03535CE4" w14:textId="3478E4B9" w:rsidR="00972B4A" w:rsidRPr="00DB7696" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
+    <w:p w14:paraId="03535CE4" w14:textId="3478E4B9" w:rsidR="00972B4A" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Quam suscipit ut quidem et animi numquam consectetur et. </w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t xml:space="preserve">Nihil et commodi ut officia eveniet beatae qui. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63E4E">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Placeat accusantium eius consequatur animi nisi sed. </w:t>
       </w:r>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Pariatur et dolores tempore velit similique voluptatem similique error. Quam suscipit ut quidem et animi numquam consectetur et. </w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t xml:space="preserve">Nihil et commodi ut officia eveniet beatae qui. Placeat accusantium eius consequatur animi nisi sed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301F45F6" w14:textId="77777777" w:rsidR="00972B4A" w:rsidRPr="00EE0931" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
+    <w:p w14:paraId="51C1FA1D" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Appendix 1 – Example of an appendix</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369CD4D6" w14:textId="7E3BA8A7" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optional element, omit if there is no appendix. Always use a title (Ex: Appendix 1 – Sociodemographic Profile Questionnaire). </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8289" w:type="dxa"/>
+        <w:tblInd w:w="2358" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2664"/>
+        <w:gridCol w:w="5625"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B4A48" w14:paraId="563F012F" w14:textId="77777777" w:rsidTr="00D27F26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2664" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="399DE0F9" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="00D27F26">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78CC7204" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="00D27F26">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response Options</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B4A48" w14:paraId="445AA45E" w14:textId="77777777" w:rsidTr="00D27F26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2664" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A1D3A1F" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="00D27F26">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What is your age group?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E4B8D21" w14:textId="57BEBB2B" w:rsidR="004B4A48" w:rsidRDefault="00E770C5" w:rsidP="004B4A48">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18 to 29 years old</w:t>
+            </w:r>
+            <w:r w:rsidR="004B4A48">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13720AF9" w14:textId="62138AC2" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00E770C5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to 45 years old</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="191BC016" w14:textId="2611FF07" w:rsidR="004B4A48" w:rsidRDefault="00E770C5" w:rsidP="004B4A48">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>56 to 60 years old</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58A4C65C" w14:textId="0AB7BCC6" w:rsidR="004B4A48" w:rsidRDefault="00E770C5" w:rsidP="004B4A48">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Over 60 years old</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B4A48" w14:paraId="37648E02" w14:textId="77777777" w:rsidTr="00D27F26">
+        <w:trPr>
+          <w:trHeight w:val="1959"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2664" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64608808" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="00D27F26">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What is your education level?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="664F8B99" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Incomplete High School</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14AB4D9E" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Complete High School</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ACD627F" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Incomplete Higher Education</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0448492E" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Complete Higher Education</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="642C0F2C" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Complete Postgraduate (Specialization, Master's, or Doctorate)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094F044C" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Incomplete Postgraduate (Specialization, Master's, or Doctorate)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27A8B79F" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Source: Authors' elaboration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E22DB59" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B0D8CF" w14:textId="39663B0E" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix 2 – View of Parque Lage, Rio de Janeiro, RJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9920E3" w14:textId="1B44CE73" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Optional element, omit if there is no appendix. Always use a title (Ex: Appendix 1 – Sociodemographic Profile Questionnaire).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238F5AF1" w14:textId="77777777" w:rsidR="004B4A48" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="221D11BA" wp14:editId="503DC36B">
+            <wp:extent cx="5220000" cy="3918729"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="image5.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image5.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5220000" cy="3918729"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238168C3" w14:textId="133EDF72" w:rsidR="004B4A48" w:rsidRPr="00DB7696" w:rsidRDefault="004B4A48" w:rsidP="004B4A48">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Source: Personal collection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301F45F6" w14:textId="77777777" w:rsidR="00972B4A" w:rsidRPr="00EE0931" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE0931">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7B0BE0" w14:textId="40BBB20F" w:rsidR="00D63E4E" w:rsidRPr="00D63E4E" w:rsidRDefault="00D63E4E" w:rsidP="00972B4A">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63E4E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Use the ABNT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3432,118 +4015,118 @@
         </w:rPr>
         <w:t xml:space="preserve">BRASIL. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63E4E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Lei Nº 9.985/2000.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63E4E">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasília, DF: [s.n.], 19 July 2000. Regulamenta o art. 225, § 1o, incisos I, II, III e VII da Constituição Federal, institui o Sistema Nacional de Unidades de Conservação da Natureza e dá outras providências. </w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="008610F1">
           <w:t>&lt;</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="008610F1">
           <w:t>https://www.planalto.gov.br/ccivil_03/leis/l9985.htm</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="008610F1">
           <w:t>&gt;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008610F1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Visited on: 15 Aug. 2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="327F9376" w14:textId="77777777" w:rsidR="00972B4A" w:rsidRPr="008610F1" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">CARMONA, R. Bonifácio, gênese do pensamento nacional. </w:t>
       </w:r>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Tensões Mundiais</w:t>
       </w:r>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, v. 9, n. 16, p. 196–215, 2021. </w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t xml:space="preserve">DOI: 10.33956/tensoesmundiais.v9i16.531. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="008610F1">
           <w:t>&lt;</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="008610F1">
           <w:t>https:</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="008610F1">
           <w:t>//revistas.uece.br/index.php/tensoesmundiais/article/view/531</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="008610F1">
           <w:t>&gt;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008610F1">
         <w:t>. Visited on: 13 Dec. 2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6348EBA9" w14:textId="77777777" w:rsidR="00972B4A" w:rsidRPr="00446F4B" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008610F1">
         <w:t xml:space="preserve">GRIWODZ, Carsten et al. AliceVision Meshroom: An open-source 3D reconstruction pipeline. In: PROCEEDINGS of the 12th ACM Multimedia Systems Conference - MMSys ’21. </w:t>
       </w:r>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[S.l.]: ACM Press, 2021. DOI: 10.1145/3458305.3478443.</w:t>
       </w:r>
@@ -3554,61 +4137,61 @@
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">MARTINELLI, Gustavo et al. </w:t>
       </w:r>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Livro Vermelho da Flora Endêmica do Estado do Rio de Janeiro</w:t>
       </w:r>
       <w:r w:rsidRPr="00446F4B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008610F1">
         <w:t xml:space="preserve">[S.l.]: CNCFlora, 2018. ISBN 978-85-88742-88-8. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="008610F1">
           <w:t>&lt;</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="008610F1">
           <w:t>http://dspace.jbrj.gov.br/jspui/handle/doc/92</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="008610F1">
           <w:t>&gt;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008610F1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4653B6BF" w14:textId="0BB58767" w:rsidR="00D63E4E" w:rsidRPr="00D63E4E" w:rsidRDefault="00D63E4E" w:rsidP="00D63E4E">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D63E4E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>About the Authors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694D8067" w14:textId="46A4F641" w:rsidR="00D63E4E" w:rsidRDefault="00D63E4E" w:rsidP="00D63E4E">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
@@ -3629,81 +4212,81 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70345DBD" w14:textId="3B5AC735" w:rsidR="00D63E4E" w:rsidRPr="0040773E" w:rsidRDefault="0040773E" w:rsidP="00D63E4E">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0040773E">
         <w:t>Jane Doe is...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23FD1B6A" w14:textId="365FB881" w:rsidR="00D63E4E" w:rsidRPr="00D63E4E" w:rsidRDefault="00D63E4E" w:rsidP="00D63E4E">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D63E4E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>Author Contributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB0E326" w14:textId="2B32F7F2" w:rsidR="007D0F8D" w:rsidRPr="00D63E4E" w:rsidRDefault="00D63E4E" w:rsidP="00D63E4E">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63E4E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>mit those that do not apply, for more than one author per topic, separate initials by commas. For example: J.M.M., L.C.F., X.Y.M. Fill in only after the article's acceptance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7788D682" w14:textId="573C2DAB" w:rsidR="007D0F8D" w:rsidRPr="008610F1" w:rsidRDefault="007D0F8D" w:rsidP="007D0F8D">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008610F1">
         <w:lastRenderedPageBreak/>
-        <w:t>Author Contributions</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="008610F1">
         <w:t>Conceptualization, [insert initials]; methodology, [insert initials]; software [insert initials]; validation, [insert initials]; formal analysis, [insert initials]; investigation, [insert initials]; resources, [insert initials]; data curation, [insert initials]; writing—original draft preparation, [insert initials]; writing—review and editing [insert initials]; visualisation, [insert initials]; supervision, [insert initials]; project administration, [insert initials]; funding acquisition, [insert initials]. All authors have read and agreed to the published version of the manuscript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="579A38D4" w14:textId="145A72BB" w:rsidR="007D0F8D" w:rsidRPr="008610F1" w:rsidRDefault="007D0F8D" w:rsidP="007D0F8D">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008610F1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F35ED12" w14:textId="619F3A8B" w:rsidR="00E30468" w:rsidRPr="00E30468" w:rsidRDefault="00E30468" w:rsidP="00E30468">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
@@ -4102,127 +4685,127 @@
         <w:t>Its objective is to disseminate technical and scientific production on topics related to the city of Rio de Janeiro, as well as its metropolitan connections and its role in regional, national, and international contexts. The collection is open to all researchers (whether municipal employees or not) and covers a wide range of fields — provided they partially or fully address the spatial scope of the city of Rio de Janeiro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A51883" w14:textId="77777777" w:rsidR="00972B4A" w:rsidRPr="008610F1" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008610F1">
         <w:t>Articles must also align with the Institute’s objectives, which are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72AA48C8" w14:textId="77777777" w:rsidR="00972B4A" w:rsidRPr="008610F1" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="100"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008610F1">
-        <w:lastRenderedPageBreak/>
         <w:t>to promote and coordinate public intervention in the city’s urban space;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B70FC7" w14:textId="77777777" w:rsidR="00972B4A" w:rsidRPr="008610F1" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="100"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008610F1">
         <w:t>to provide and integrate the activities of the city’s geographic, cartographic, monographic, and statistical information systems;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151C3161" w14:textId="78305774" w:rsidR="00972B4A" w:rsidRPr="00EE0931" w:rsidRDefault="00972B4A" w:rsidP="00EE0931">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="100"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008610F1">
+        <w:lastRenderedPageBreak/>
         <w:t>to support the establishment of basic guidelines for the city’s socioeconomic development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759F1D6B" w14:textId="1F30C44F" w:rsidR="00CA7528" w:rsidRPr="00EE0931" w:rsidRDefault="00A41BCE" w:rsidP="00972B4A">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A41BCE">
         <w:t>Special emphasis will be given to the articulation of the articles with the city's economic development proposal. Thus, it is expected that the multidisciplinary articles submitted to the journal will address the urban development needs of Rio de Janeiro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74389824" w14:textId="77777777" w:rsidR="00CA7528" w:rsidRPr="00EE0931" w:rsidRDefault="00CA7528">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CA7528" w:rsidRPr="00EE0931" w:rsidSect="00217620">
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1123" w:right="822" w:bottom="822" w:left="482" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71B04B49" w14:textId="77777777" w:rsidR="00177449" w:rsidRDefault="00177449" w:rsidP="00BB5C4D">
+    <w:p w14:paraId="3F43D160" w14:textId="77777777" w:rsidR="00A742F4" w:rsidRDefault="00A742F4" w:rsidP="00BB5C4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F47A955" w14:textId="77777777" w:rsidR="00177449" w:rsidRDefault="00177449" w:rsidP="00BB5C4D">
+    <w:p w14:paraId="29E055E8" w14:textId="77777777" w:rsidR="00A742F4" w:rsidRDefault="00A742F4" w:rsidP="00BB5C4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -4257,150 +4840,150 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RomanD">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="04F359C9" w14:textId="2D34AD8F" w:rsidR="003619F7" w:rsidRDefault="003619F7" w:rsidP="00BB5C4D">
+  <w:p w14:paraId="04F359C9" w14:textId="5C9CD994" w:rsidR="003619F7" w:rsidRDefault="003619F7" w:rsidP="00BB5C4D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF5AC3" w:rsidRPr="00AF5AC3">
+    <w:r w:rsidR="00E770C5" w:rsidRPr="00E770C5">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF5AC3" w:rsidRPr="00AF5AC3">
+    <w:r w:rsidR="00E770C5" w:rsidRPr="00E770C5">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56FD40C8" w14:textId="77777777" w:rsidR="00177449" w:rsidRDefault="00177449" w:rsidP="00BB5C4D">
+    <w:p w14:paraId="5D4C0274" w14:textId="77777777" w:rsidR="00A742F4" w:rsidRDefault="00A742F4" w:rsidP="00BB5C4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D38BE0B" w14:textId="77777777" w:rsidR="00177449" w:rsidRDefault="00177449" w:rsidP="00BB5C4D">
+    <w:p w14:paraId="51A0E71E" w14:textId="77777777" w:rsidR="00A742F4" w:rsidRDefault="00A742F4" w:rsidP="00BB5C4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0613324F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="74E4C73C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
@@ -5112,50 +5695,163 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="17918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="20632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A671902"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F2A821A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52141203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ABA23C2"/>
     <w:lvl w:ilvl="0" w:tplc="4C70EE94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2612" w:hanging="259"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="103"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="276EF578">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -5234,51 +5930,164 @@
     <w:lvl w:ilvl="7" w:tplc="D01C6592">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8246" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="143ECC66">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9144" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E825902"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C0540F0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727956B3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C840EB7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2714" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5357,163 +6166,174 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="17918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="20632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA7528"/>
     <w:rsid w:val="00040350"/>
     <w:rsid w:val="00043958"/>
     <w:rsid w:val="0004687E"/>
     <w:rsid w:val="001035EB"/>
     <w:rsid w:val="00112951"/>
     <w:rsid w:val="0016751A"/>
     <w:rsid w:val="00177449"/>
     <w:rsid w:val="00182A8F"/>
     <w:rsid w:val="001937E0"/>
     <w:rsid w:val="001E1189"/>
     <w:rsid w:val="00217620"/>
     <w:rsid w:val="00243FB2"/>
     <w:rsid w:val="002E65A6"/>
     <w:rsid w:val="002E6C8F"/>
     <w:rsid w:val="003619F7"/>
     <w:rsid w:val="00363204"/>
     <w:rsid w:val="003E19D5"/>
     <w:rsid w:val="0040773E"/>
     <w:rsid w:val="004126DB"/>
     <w:rsid w:val="00446CA0"/>
     <w:rsid w:val="00446F4B"/>
+    <w:rsid w:val="004B4A48"/>
     <w:rsid w:val="004C1015"/>
     <w:rsid w:val="005540D5"/>
     <w:rsid w:val="0059006E"/>
     <w:rsid w:val="00633248"/>
     <w:rsid w:val="006B25A8"/>
     <w:rsid w:val="00720B29"/>
     <w:rsid w:val="007440A5"/>
     <w:rsid w:val="007A1793"/>
     <w:rsid w:val="007D0F8D"/>
     <w:rsid w:val="00831273"/>
     <w:rsid w:val="00850694"/>
     <w:rsid w:val="008610F1"/>
+    <w:rsid w:val="00892C79"/>
     <w:rsid w:val="00893ACB"/>
     <w:rsid w:val="008C4F02"/>
     <w:rsid w:val="008C5B0C"/>
     <w:rsid w:val="00911494"/>
     <w:rsid w:val="0093652D"/>
     <w:rsid w:val="00953D84"/>
     <w:rsid w:val="00972B4A"/>
     <w:rsid w:val="009F5A66"/>
     <w:rsid w:val="00A41BCE"/>
+    <w:rsid w:val="00A742F4"/>
     <w:rsid w:val="00AF5AC3"/>
     <w:rsid w:val="00B47770"/>
     <w:rsid w:val="00B9459F"/>
     <w:rsid w:val="00BB5C4D"/>
     <w:rsid w:val="00BC53B9"/>
     <w:rsid w:val="00BE6462"/>
+    <w:rsid w:val="00C71D9D"/>
     <w:rsid w:val="00CA7528"/>
     <w:rsid w:val="00CE5C26"/>
     <w:rsid w:val="00D1623B"/>
     <w:rsid w:val="00D200A6"/>
     <w:rsid w:val="00D63E4E"/>
     <w:rsid w:val="00DB3494"/>
     <w:rsid w:val="00DB7696"/>
     <w:rsid w:val="00DC1BC2"/>
     <w:rsid w:val="00DD2CD8"/>
     <w:rsid w:val="00DE1A1F"/>
     <w:rsid w:val="00E15B1F"/>
     <w:rsid w:val="00E30468"/>
     <w:rsid w:val="00E4350F"/>
     <w:rsid w:val="00E4649F"/>
+    <w:rsid w:val="00E770C5"/>
     <w:rsid w:val="00E93F0A"/>
     <w:rsid w:val="00ED4750"/>
     <w:rsid w:val="00EE0931"/>
     <w:rsid w:val="00EF7046"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -6170,51 +6990,51 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED4750"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6465,94 +7285,94 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE3F12C5-3155-415D-B967-70F620979536}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC06FBE3-8266-445B-94C3-2AFD1753D740}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>9962</Characters>
+  <Pages>7</Pages>
+  <Words>1967</Words>
+  <Characters>10628</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PCRJ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11783</CharactersWithSpaces>
+  <CharactersWithSpaces>12570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-02-05T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>LaTeX with hyperref package</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">