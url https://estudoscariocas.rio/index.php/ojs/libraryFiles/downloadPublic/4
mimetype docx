--- v0 (2025-12-06)
+++ v1 (2026-06-09)
@@ -215,52 +215,50 @@
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15F45026" w14:textId="082EC468" w:rsidR="00043958" w:rsidRPr="00643297" w:rsidRDefault="00043958" w:rsidP="00FE2479">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="58B3810B" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="00643297" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="796A6885" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="00643297" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
@@ -2052,52 +2050,52 @@
       <w:r w:rsidRPr="007E42AB">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Aqui está um exemplo de uma subseção para a seção introdutória.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D76649" w14:textId="4D415BF1" w:rsidR="00CA7528" w:rsidRPr="00643297" w:rsidRDefault="007E42AB" w:rsidP="007E42AB">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:spacing w:before="300" w:after="100"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="Literature_Review"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="Literature_Review"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="007E42AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Exemplo de uma Segunda Seção</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7BDA15" w14:textId="40CB68D5" w:rsidR="001035EB" w:rsidRPr="00643297" w:rsidRDefault="007E42AB" w:rsidP="00217620">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42AB">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Nosso formato não é fixo, dado o conjunto de tópicos. Aqui está um exemplo de uma segunda seção, que poderia ser uma revisão da literatura, materiais e métodos, ou o que for apropriado para a pesquisa.</w:t>
       </w:r>
       <w:r w:rsidR="001035EB" w:rsidRPr="00643297">
@@ -2368,64 +2366,86 @@
         <w:t>: Instituto Pereira Passos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D01BA2" w14:textId="05BA9413" w:rsidR="00633248" w:rsidRPr="00643297" w:rsidRDefault="007E42AB" w:rsidP="00DD2CD8">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2710" w:right="23" w:hanging="357"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Citações</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1CBE6A" w14:textId="77777777" w:rsidR="007E42AB" w:rsidRPr="007E42AB" w:rsidRDefault="007E42AB" w:rsidP="007E42AB">
+    <w:p w14:paraId="4B1CBE6A" w14:textId="7D2C0AD6" w:rsidR="007E42AB" w:rsidRPr="007E42AB" w:rsidRDefault="007E42AB" w:rsidP="007E42AB">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42AB">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>As citações e referências devem ser formatadas no estilo ABNT, como: Carmona (2021), Brasil (2000) ou Martinelli et al. (2018) e, após uma referência mais longa, incluí-la entre parênteses (GRIWODZ et al., 2021).</w:t>
+        <w:t>As citações e referências devem ser formatadas no estilo ABNT, como: Carmona (2021), Brasil (2000) ou Martinelli et al. (2018) e, após uma referência mais longa, incluí-la entre parênteses (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F459D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Griwodz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F459D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="007E42AB">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>et al., 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CD1AD1" w14:textId="28C1B2D7" w:rsidR="00217620" w:rsidRDefault="007E42AB" w:rsidP="007E42AB">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E42AB">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Ao final do artigo, todas as referências devem ser listadas em ordem alfabética.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D13C706" w14:textId="77777777" w:rsidR="00AD431B" w:rsidRPr="00643297" w:rsidRDefault="00AD431B" w:rsidP="00AD431B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:ind w:left="2354"/>
         <w:jc w:val="center"/>
@@ -4287,51 +4307,51 @@
               <m:t>2</m:t>
             </m:r>
           </m:sup>
         </m:sSup>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <m:t>&lt;∞</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00ED4750" w:rsidRPr="00643297">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>e seja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF7B880" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="00643297" w:rsidRDefault="00DB4D76" w:rsidP="003619F7">
+    <w:p w14:paraId="3DF7B880" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="00643297" w:rsidRDefault="007D5117" w:rsidP="003619F7">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
@@ -8664,79 +8684,76 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBCB139" w14:textId="77777777" w:rsidR="009B42FC" w:rsidRPr="009B42FC" w:rsidRDefault="009B42FC" w:rsidP="009B42FC">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B42FC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Especial ênfase será dada no tocante à articulação dos artigos à proposta de desenvolvimento econômico da cidade. Desse modo, espera-se que os artigos multidisciplinares submetidos à revista respondam às necessidades de desenvolvimento urbano do Rio de Janeiro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D22792" w14:textId="77777777" w:rsidR="009B42FC" w:rsidRPr="009B42FC" w:rsidRDefault="009B42FC" w:rsidP="009B42FC">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2710" w:right="23"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B42FC" w:rsidRPr="009B42FC" w:rsidSect="00217620">
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1123" w:right="822" w:bottom="822" w:left="482" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22BA9E29" w14:textId="77777777" w:rsidR="00DB4D76" w:rsidRDefault="00DB4D76" w:rsidP="00BB5C4D">
+    <w:p w14:paraId="124C9234" w14:textId="77777777" w:rsidR="007D5117" w:rsidRDefault="007D5117" w:rsidP="00BB5C4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BF00003" w14:textId="77777777" w:rsidR="00DB4D76" w:rsidRDefault="00DB4D76" w:rsidP="00BB5C4D">
+    <w:p w14:paraId="5223390F" w14:textId="77777777" w:rsidR="007D5117" w:rsidRDefault="007D5117" w:rsidP="00BB5C4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -8771,150 +8788,150 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RomanD">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="04F359C9" w14:textId="19656B6F" w:rsidR="00356939" w:rsidRDefault="00356939" w:rsidP="00BB5C4D">
+  <w:p w14:paraId="04F359C9" w14:textId="2637DF9F" w:rsidR="00356939" w:rsidRDefault="00356939" w:rsidP="00BB5C4D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE2479" w:rsidRPr="00FE2479">
+    <w:r w:rsidR="005F459D" w:rsidRPr="005F459D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE2479" w:rsidRPr="00FE2479">
+    <w:r w:rsidR="005F459D" w:rsidRPr="005F459D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EE3B185" w14:textId="77777777" w:rsidR="00DB4D76" w:rsidRDefault="00DB4D76" w:rsidP="00BB5C4D">
+    <w:p w14:paraId="2997423F" w14:textId="77777777" w:rsidR="007D5117" w:rsidRDefault="007D5117" w:rsidP="00BB5C4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00434CFF" w14:textId="77777777" w:rsidR="00DB4D76" w:rsidRDefault="00DB4D76" w:rsidP="00BB5C4D">
+    <w:p w14:paraId="51C8F01B" w14:textId="77777777" w:rsidR="007D5117" w:rsidRDefault="007D5117" w:rsidP="00BB5C4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0613324F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="74E4C73C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
@@ -9950,59 +9967,61 @@
   <w:rsids>
     <w:rsidRoot w:val="00CA7528"/>
     <w:rsid w:val="00043958"/>
     <w:rsid w:val="0007712F"/>
     <w:rsid w:val="00081E28"/>
     <w:rsid w:val="000F08E7"/>
     <w:rsid w:val="001035EB"/>
     <w:rsid w:val="0016751A"/>
     <w:rsid w:val="00171F67"/>
     <w:rsid w:val="00182A8F"/>
     <w:rsid w:val="001C02A4"/>
     <w:rsid w:val="001E1189"/>
     <w:rsid w:val="00217620"/>
     <w:rsid w:val="00227C15"/>
     <w:rsid w:val="00243FB2"/>
     <w:rsid w:val="002D70DF"/>
     <w:rsid w:val="00356939"/>
     <w:rsid w:val="00361228"/>
     <w:rsid w:val="003619F7"/>
     <w:rsid w:val="00363204"/>
     <w:rsid w:val="0038661C"/>
     <w:rsid w:val="003E19D5"/>
     <w:rsid w:val="003E7A88"/>
     <w:rsid w:val="00447CFC"/>
     <w:rsid w:val="005C5CC8"/>
+    <w:rsid w:val="005F459D"/>
     <w:rsid w:val="0061215E"/>
     <w:rsid w:val="006317A0"/>
     <w:rsid w:val="00633248"/>
     <w:rsid w:val="00643297"/>
     <w:rsid w:val="007144E7"/>
     <w:rsid w:val="00784762"/>
     <w:rsid w:val="007A5800"/>
     <w:rsid w:val="007C7BD7"/>
     <w:rsid w:val="007D0F8D"/>
+    <w:rsid w:val="007D5117"/>
     <w:rsid w:val="007E42AB"/>
     <w:rsid w:val="00850694"/>
     <w:rsid w:val="008610F1"/>
     <w:rsid w:val="00893ACB"/>
     <w:rsid w:val="008C4F02"/>
     <w:rsid w:val="008C5B0C"/>
     <w:rsid w:val="00911494"/>
     <w:rsid w:val="0093652D"/>
     <w:rsid w:val="00953D84"/>
     <w:rsid w:val="009573D3"/>
     <w:rsid w:val="00972B4A"/>
     <w:rsid w:val="00993109"/>
     <w:rsid w:val="009B42FC"/>
     <w:rsid w:val="009D4763"/>
     <w:rsid w:val="009F5A66"/>
     <w:rsid w:val="00A96117"/>
     <w:rsid w:val="00AB189A"/>
     <w:rsid w:val="00AD431B"/>
     <w:rsid w:val="00B47770"/>
     <w:rsid w:val="00B8215F"/>
     <w:rsid w:val="00BB5C4D"/>
     <w:rsid w:val="00BC3BFC"/>
     <w:rsid w:val="00C878C8"/>
     <w:rsid w:val="00CA7528"/>
     <w:rsid w:val="00CE5C26"/>
@@ -11003,51 +11022,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0F23CB0-8FAE-40A9-8748-741BC2991628}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43CEAE00-27D5-4EE0-8093-9A50513972C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1862</Words>
   <Characters>10057</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>83</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>