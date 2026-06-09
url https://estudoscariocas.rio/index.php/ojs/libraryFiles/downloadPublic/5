--- v0 (2025-12-06)
+++ v1 (2026-06-09)
@@ -1,5567 +1,5189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="10488" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2259"/>
-        <w:gridCol w:w="8446"/>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="8232"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB3494" w:rsidRPr="008610F1" w14:paraId="06028BC9" w14:textId="77777777" w:rsidTr="00243FB2">
+      <w:tr w:rsidR="003032F4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcW w:w="2256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5298060E" w14:textId="0AFC3C1E" w:rsidR="00DB3494" w:rsidRPr="008610F1" w:rsidRDefault="00B9459F" w:rsidP="00043958">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:before="71"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="452E5897" wp14:editId="306AC45F">
+                <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="1181100" cy="1914525"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Imagem 1" descr="ec_vertical"/>
-[...2 lines deleted...]
-                  </wp:cNvGraphicFramePr>
+                  <wp:docPr id="4" name="image1.png"/>
+                  <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1" descr="ec_vertical"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8" cstate="print">
-[...5 lines deleted...]
-                          </a:blip>
+                          <a:blip r:embed="rId7"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1181100" cy="1914525"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...2 lines deleted...]
-                          </a:ln>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D2D2C9E" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="00DB3494">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:before="71"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="39156198" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="00DB3494">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:before="71"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="044DE6E7" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="008C5B0C">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:before="71"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B9FE7DC" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="008C5B0C">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:before="71"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="24DA6F5A" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+            <w:pPr>
+              <w:spacing w:before="71"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="6AEE9F1E" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F5B306B" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="485D4FB6" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3EC7E6F6" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="15F45026" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="58B3810B" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="796A6885" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0238BB3E" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5573F5FD" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="001035EB" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="33"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5CB0DB27" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="001035EB" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="0229BC6A" w14:textId="77777777" w:rsidR="00043958" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="162DE92E" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="7A5745CD" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Volumen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="99" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011DD43E" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="008C5B0C">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="70641148" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Número</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="99" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49F7F14A" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="008C5B0C">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Autor(a) correspondiente </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>corr.author@xyz.ac.mm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47F08C1C" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="008C5B0C">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Envío </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="723BDB0C" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4 may 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aceptación </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="7D4F4322" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15 sep 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicación </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="64CF5F38" w14:textId="77777777" w:rsidR="008C5B0C" w:rsidRPr="008610F1" w:rsidRDefault="008C5B0C" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30 sep 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="0284C888" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>¿Cómo citar?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="33"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRIMERO, A.; SEGUNDO, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Título del Artículo. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A14A84">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Coleção Estudos Cariocas, v. 10, n. 4, 2020.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+              <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-                <w:lang w:val="pt-BR"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>El artículo fue originalmente enviado en [IDIOMA]. Las traducciones a otros idiomas fueron revisadas y validadas por los autores y el equipo editorial. Sin embargo, para una representación m</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
-                <w:lang w:val="pt-BR"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="16B57711" w14:textId="78ED04B4" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00043958" w:rsidP="008C5B0C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ás precisa del tema tratado, se recomienda que los lectores consulten el artículo en su idioma original.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...33 lines deleted...]
-          <w:p w14:paraId="56C63256" w14:textId="77777777" w:rsidR="00850694" w:rsidRDefault="00850694" w:rsidP="008C5B0C">
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22382E45" wp14:editId="6053C3FD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1169949" cy="446770"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="42" name="Picture 42"/>
+                  <wp:docPr id="2" name="image4.png"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42" name="Picture 42"/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1169949" cy="446770"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C036CFB" w14:textId="77777777" w:rsidR="007D0F8D" w:rsidRPr="008610F1" w:rsidRDefault="007D0F8D" w:rsidP="00850694">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AA58464" w14:textId="68A80AEB" w:rsidR="00243FB2" w:rsidRPr="00A41BCE" w:rsidRDefault="007D0F8D" w:rsidP="00A41BCE">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
-                <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40514691" wp14:editId="37DA6DD2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1219200" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1275811811" name="Picture 1" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated">
-[...4 lines deleted...]
-                  </wp:cNvGraphicFramePr>
+                  <wp:docPr id="1" name="image3.png" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated"/>
+                  <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275811811" name="Picture 1" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated">
-[...2 lines deleted...]
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="image3.png" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11" cstate="print">
-[...5 lines deleted...]
-                          </a:blip>
+                          <a:blip r:embed="rId9"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1219200" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8780" w:type="dxa"/>
+            <w:tcW w:w="8233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD4D987" w14:textId="77777777" w:rsidR="00DB3494" w:rsidRPr="00DB7696" w:rsidRDefault="00DB3494" w:rsidP="003E19D5">
+          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7696">
+            <w:r w:rsidRPr="00A14A84">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Article</w:t>
-[...4 lines deleted...]
-                <w:spacing w:val="-36"/>
+              <w:t>Título del Artículo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A14A84">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB7696">
-[...17 lines deleted...]
-          <w:p w14:paraId="62A9EAC8" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="00DB7696" w:rsidRDefault="00243FB2" w:rsidP="003E19D5">
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:ind w:left="9" w:hanging="10"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7696">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="00A14A84">
+              <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Título do Artigo</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2BA0D339" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="00DB7696" w:rsidRDefault="00243FB2" w:rsidP="003E19D5">
+              <w:t>Article Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:ind w:left="11" w:hanging="11"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7696">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:bookmarkStart w:id="0" w:name="_oolovlc23y9j" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00A14A84">
+              <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Título del Artículo</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="53D40002" w14:textId="29070370" w:rsidR="00243FB2" w:rsidRPr="00DB7696" w:rsidRDefault="00243FB2" w:rsidP="003E19D5">
+              <w:t>Título do Artigo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:ind w:left="11"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7696">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DB7696">
+            <w:r>
+              <w:t>Primer Autor</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1*</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB7696">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DB7696">
+            <w:r>
+              <w:t>, Segundo Autor</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB7696">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DB7696">
+            <w:r>
+              <w:t xml:space="preserve"> y Tercer Autor</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="007D0F8D" w:rsidRPr="00DB7696">
-[...5 lines deleted...]
-              <w:ind w:left="11" w:right="21"/>
+            <w:r>
+              <w:t xml:space="preserve"> (más autores…)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7696">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB7696">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Affiliation of first author: Institution, address, ORCID, e-mail</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="36F046A2" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="00DB7696" w:rsidRDefault="00243FB2" w:rsidP="003E19D5">
+              <w:t xml:space="preserve">Afiliación del primer autor: Institución, dirección, ORCID, correo electrónico </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7696">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB7696">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affiliation of second author: Institution, address, ORCID, e-mail </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3AD2961C" w14:textId="670D8DE4" w:rsidR="00DB3494" w:rsidRPr="00DB7696" w:rsidRDefault="00243FB2" w:rsidP="003E19D5">
+              <w:t xml:space="preserve">Afiliación del segundo autor: Institución, dirección, ORCID, correo electrónico </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7696">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB7696">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Affiliation of third author: Institution, address, ORCID, e-mail</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E0950ED" w14:textId="7313EA6C" w:rsidR="00E30468" w:rsidRPr="00DB7696" w:rsidRDefault="00E30468" w:rsidP="003E19D5">
+              <w:t>Afiliación del tercer autor: Institución, dirección, ORCID, correo electrónico</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB7696">
+            <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Do not add author infromation, nor edit the left sidebar, when submitting.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BD5812C" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="00243FB2">
+              <w:t>No agregue inf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ormación del autor ni edite la barra lateral izquierda al enviar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:before="71"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08C93607" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="00D63E4E">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:pStyle w:val="Ttulo2"/>
               <w:spacing w:after="140"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008610F1">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="2A2A5122" w14:textId="6B845B95" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="00D63E4E">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Resumen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="140"/>
               <w:ind w:left="11" w:right="23"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-[...9 lines deleted...]
-          <w:p w14:paraId="34774DBC" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="00E15B1F" w:rsidRDefault="00243FB2" w:rsidP="00D63E4E">
+            <w:r>
+              <w:t>Por favor, escribe un resumen de no más de 100 palabras. Tu resumen debe explicar las principales contribuciones de tu artículo y no debe contener material que no esté incluido en el texto principal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2548"/>
               </w:tabs>
               <w:spacing w:after="360"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...12 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Palabras clave:</w:t>
+            </w:r>
+            <w:r>
               <w:tab/>
-            </w:r>
-[...13 lines deleted...]
-          <w:p w14:paraId="5FEDEA9B" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="00E15B1F" w:rsidRDefault="00243FB2" w:rsidP="00D63E4E">
+              <w:t xml:space="preserve"> Palabra1, Palabra2, Palabra3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:pStyle w:val="Ttulo2"/>
               <w:spacing w:after="140"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:lang w:val="pt-BR"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E15B1F">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="454E16D2" w14:textId="4A808E56" w:rsidR="00243FB2" w:rsidRPr="00E15B1F" w:rsidRDefault="00243FB2" w:rsidP="00D63E4E">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Abstract</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="140"/>
               <w:ind w:left="11" w:right="23"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="5FCE6050" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="00E15B1F" w:rsidRDefault="00243FB2" w:rsidP="00D63E4E">
+            </w:pPr>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lease provide an abstract of no more than 100 words. Your abstract should explain the main contributions of your article, and should not contain any material that is not included in the main text.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2548"/>
               </w:tabs>
               <w:spacing w:after="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E15B1F">
+            <w:r w:rsidRPr="00A14A84">
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Palavras-chave:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E15B1F">
+              <w:t>Keywords:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A14A84">
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...13 lines deleted...]
-          <w:p w14:paraId="0B51B7BB" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="00E15B1F" w:rsidRDefault="00243FB2" w:rsidP="00D63E4E">
+              <w:t xml:space="preserve"> Keyword1, Keyword2, Keyword3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:pStyle w:val="Ttulo2"/>
               <w:spacing w:after="140"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E15B1F">
+            <w:r w:rsidRPr="00A14A84">
               <w:rPr>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Resumen</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="59022C2B" w14:textId="6F9C3783" w:rsidR="00243FB2" w:rsidRPr="00E30468" w:rsidRDefault="00D63E4E" w:rsidP="00D63E4E">
+              <w:t>Resumo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="140"/>
               <w:ind w:left="11" w:right="23"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="es-ES"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="4365400B" w14:textId="77777777" w:rsidR="00217620" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="00D63E4E">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14A84">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Por favor, f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A14A84">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>orneça um resumo com no máximo 100 palavras. Seu resumo deve explicar as principais contribuições do seu artigo e não deve conter nenhum material que não esteja incluído no texto principal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2548"/>
               </w:tabs>
               <w:spacing w:after="360"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
+              <w:t>Palavras-chave:</w:t>
+            </w:r>
+            <w:r>
               <w:tab/>
-            </w:r>
-[...28 lines deleted...]
-          <w:p w14:paraId="2B0BFD56" w14:textId="77777777" w:rsidR="00243FB2" w:rsidRPr="008610F1" w:rsidRDefault="00243FB2" w:rsidP="00217620">
+              <w:t xml:space="preserve"> Palavra1, Palavra2, Palavra3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AB952B2" w14:textId="77777777" w:rsidR="00CA7528" w:rsidRPr="008610F1" w:rsidRDefault="001035EB" w:rsidP="00BB5C4D">
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:spacing w:before="300" w:after="100"/>
-        <w:ind w:left="2608" w:hanging="255"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008610F1">
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>I</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="22A644BE" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="001035EB" w:rsidP="00217620">
+        <w:t>Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-[...5 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+      <w:r>
+        <w:t>¡Tu introducción va aquí! Algunos ejemplos de comandos y recursos comúnmente usados están listados abajo para ayudarte a empezar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:before="300" w:after="100"/>
-        <w:ind w:left="2710" w:right="23" w:hanging="357"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:ind w:right="23"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="47E90E53" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="001035EB" w:rsidP="00217620">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Subsección de la Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-[...5 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+      <w:r>
+        <w:t>Aquí tienes un ejemplo de una subsección para la sección introductoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:spacing w:before="300" w:after="100"/>
-        <w:ind w:left="2608" w:hanging="255"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="Literature_Review"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="3jccfgunm5sd" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="008610F1">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="2C7BDA15" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="001035EB" w:rsidP="00217620">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ejemplo de una Segunda Sección</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-[...5 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+      <w:r>
+        <w:t xml:space="preserve">Nuestro formato no es fijo, dado el conjunto de temas. Aquí tienes un ejemplo de una segunda sección, que podría ser una revisión de la literatura, materiales y métodos, o lo que sea apropiado para la investigación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:before="300" w:after="100"/>
-        <w:ind w:left="2710" w:right="23" w:hanging="357"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:ind w:right="23"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="52C4DC98" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="001035EB" w:rsidP="00217620">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algunos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ejemplos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-[...5 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+      <w:r>
+        <w:t>Usa los comandos de sección y subsección para organizar tu documento. Por ejemplo: Subsección 2.1, Ecuación 1, Figura 1, Tabla 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:before="300" w:after="100"/>
-        <w:ind w:left="2710" w:right="23" w:hanging="357"/>
+        <w:ind w:right="23"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008610F1">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="37704F4C" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="001035EB" w:rsidP="00217620">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Figuras y Tablas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-[...3 lines deleted...]
-    <w:p w14:paraId="6A9ED506" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="001035EB" w:rsidP="001035EB">
+      <w:r>
+        <w:t>Aquí hay algunos ejemplos de figuras y tablas. La Figura 1 muestra cómo posicionar una imagen correc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tamente. Siempre que sea posible, debe tener 14,5 cm de ancho para ocupar todo el espacio destinado a ella. La Tabla 1 es una tabla básica, mientras que la Tabla 2 presenta un ejemplo más grande con notas de tabla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:ind w:left="2354"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A5F2CC8" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="00E15B1F" w:rsidRDefault="001035EB" w:rsidP="001035EB">
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:ind w:left="2354"/>
         <w:jc w:val="center"/>
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0892A039" wp14:editId="7C195FFA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5220000" cy="3657600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="148" name="Picture 148"/>
+            <wp:docPr id="3" name="image2.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="148" name="Picture 148"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image2.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId10"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5220000" cy="3657600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00633248" w:rsidRPr="00E15B1F">
-[...14 lines deleted...]
-    <w:p w14:paraId="6045DA2F" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="00E15B1F" w:rsidRDefault="001035EB" w:rsidP="001035EB">
+      <w:r>
+        <w:t>Figura 1: Un ejemplo de imagen de Río de Janeiro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:ind w:left="2354"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E15B1F">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:lang w:val="pt-BR"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fuente: Instituto Pereira Passos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:before="300" w:after="100"/>
-        <w:ind w:left="2710" w:right="23" w:hanging="357"/>
+        <w:ind w:left="2710" w:right="23" w:hanging="356"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008610F1">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="34C0F888" w14:textId="77777777" w:rsidR="001035EB" w:rsidRPr="008610F1" w:rsidRDefault="00633248" w:rsidP="00217620">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-[...30 lines deleted...]
-    <w:p w14:paraId="6A0B5BC9" w14:textId="77777777" w:rsidR="009F5A66" w:rsidRPr="008610F1" w:rsidRDefault="009F5A66" w:rsidP="00217620">
+      <w:r>
+        <w:t>Las citas deben seguir el estilo ABNT, como: Carmona (2021), Brasil (2000) o Martinelli et al. (2018) y, después de una referencia más larga, incluirla entre paréntesi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s (Griwodz et al., 2021).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-[...3 lines deleted...]
-    <w:p w14:paraId="50CD1AD1" w14:textId="77777777" w:rsidR="00217620" w:rsidRPr="008610F1" w:rsidRDefault="00217620" w:rsidP="00217620">
+      <w:r>
+        <w:t>Al final del artículo, todas las referencias deben enumerarse en orden alfabético.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2613"/>
+        </w:tabs>
+        <w:ind w:left="2354"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-        <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Table 1: An example table</w:t>
+        <w:t>Tabla 1: Ejemplo de una tabla.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a0"/>
+        <w:tblW w:w="3686" w:type="dxa"/>
         <w:tblInd w:w="4644" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1987"/>
         <w:gridCol w:w="1699"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w14:paraId="2C5615AA" w14:textId="77777777" w:rsidTr="00DD2CD8">
+      <w:tr w:rsidR="003032F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A57CAF2" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00217620">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-              <w:t>Item</w:t>
+            <w:r>
+              <w:t>Ítem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25118633" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00217620">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-              <w:t>Quantity</w:t>
+            <w:r>
+              <w:t>Cantidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w14:paraId="18AC9C27" w14:textId="77777777" w:rsidTr="00DD2CD8">
+      <w:tr w:rsidR="003032F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D89EB01" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-              <w:t>Educational sets</w:t>
+            <w:r>
+              <w:t>Conjuntos educativos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F0973CF" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w14:paraId="5228EF08" w14:textId="77777777" w:rsidTr="00DD2CD8">
+      <w:tr w:rsidR="003032F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30EF3060" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-              <w:t>Meals</w:t>
+            <w:r>
+              <w:t>Comidas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="631FB328" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0766D629" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:ind w:left="2354"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008610F1">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="0F32849E" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fuente: Instituto Pereira Passos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:ind w:left="2354"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="20164AD6" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-        <w:t>Table 2: An example table with tablenotes</w:t>
+      <w:r>
+        <w:t>Tabla 2: Ejemplo de una tabla con notas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="8249" w:type="dxa"/>
         <w:tblInd w:w="2353" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2150"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1597"/>
+        <w:gridCol w:w="2078"/>
+        <w:gridCol w:w="1604"/>
+        <w:gridCol w:w="1558"/>
+        <w:gridCol w:w="1445"/>
+        <w:gridCol w:w="1564"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w14:paraId="7B079134" w14:textId="77777777" w:rsidTr="009F5A66">
+      <w:tr w:rsidR="003032F4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2150" w:type="dxa"/>
+            <w:tcW w:w="2078" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1241B861" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-              <w:t>Neighborhood</w:t>
+            <w:r>
+              <w:t>Barrio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcW w:w="1604" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E4B2366" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
+              <w:t>Población(</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2399E8CE" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-              <w:t>Density</w:t>
+            <w:r>
+              <w:t>Densidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6284FE47" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-              <w:t>Index</w:t>
+            <w:r>
+              <w:t>Índice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:tcW w:w="1564" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="231BC2A9" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-              <w:t>Result</w:t>
+            <w:r>
+              <w:t>Resultado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w14:paraId="4316BFE6" w14:textId="77777777" w:rsidTr="009F5A66">
+      <w:tr w:rsidR="003032F4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2150" w:type="dxa"/>
+            <w:tcW w:w="2078" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C5A607D" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>Grajaú</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcW w:w="1604" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62348B20" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>62570</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14CA443D" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>58</w:t>
             </w:r>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EA88412" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:tcW w:w="1564" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11DF6AF4" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-              <w:t>Passed</w:t>
+            <w:r>
+              <w:t>Aprobado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w14:paraId="1626DE40" w14:textId="77777777" w:rsidTr="009F5A66">
+      <w:tr w:rsidR="003032F4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2150" w:type="dxa"/>
+            <w:tcW w:w="2078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ACCA94E" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>Vila Isabel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcW w:w="1604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7887EB80" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>105983</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1162895C" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3C4BA4" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="002E956B" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-              <w:t>Passed</w:t>
+            <w:r>
+              <w:t>Aprobado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w14:paraId="5FBFC6BC" w14:textId="77777777" w:rsidTr="009F5A66">
+      <w:tr w:rsidR="003032F4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2150" w:type="dxa"/>
+            <w:tcW w:w="2078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C28EF73" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>Del Castilho</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcW w:w="1604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="797711CE" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>87992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67F307FD" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7186745C" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2AEC80" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-              <w:t>Passed</w:t>
+            <w:r>
+              <w:t>Aprobado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w14:paraId="0CDEE9B0" w14:textId="77777777" w:rsidTr="009F5A66">
+      <w:tr w:rsidR="003032F4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2150" w:type="dxa"/>
+            <w:tcW w:w="2078" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B380B23" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>Jardim Guanabara</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcW w:w="1604" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10102CB0" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>21093</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="578F0FC9" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="265D8689" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:t>89</w:t>
             </w:r>
-            <w:r w:rsidRPr="008610F1">
+            <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:tcW w:w="1564" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CFEFA8D" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008610F1">
-              <w:t>Passed</w:t>
+            <w:r>
+              <w:t>Aprobado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EB7BF28" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:rPr>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008610F1">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="008610F1">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4A2D408A" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRPr="008610F1" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>aquí hay una nota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:rPr>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008610F1">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008610F1">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4511D443" w14:textId="77777777" w:rsidR="00DD2CD8" w:rsidRDefault="00DD2CD8" w:rsidP="00DD2CD8">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>aquí hay otra nota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:rPr>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008610F1">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="5E1DA192" w14:textId="77777777" w:rsidR="00D63E4E" w:rsidRDefault="00D63E4E" w:rsidP="00DD2CD8">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fuente: Instituto Pereira Passos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:rPr>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="33BD14CC" w14:textId="56FBA2D2" w:rsidR="00D63E4E" w:rsidRPr="00D63E4E" w:rsidRDefault="00D63E4E" w:rsidP="00D63E4E">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D63E4E">
-[...3 lines deleted...]
-    <w:p w14:paraId="77D3B7E3" w14:textId="0461B815" w:rsidR="00D63E4E" w:rsidRPr="00D63E4E" w:rsidRDefault="00D63E4E" w:rsidP="00D63E4E">
+      <w:r>
+        <w:t>Citas más largas deben seguir el siguiente estilo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2835" w:right="537"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="007A5800">
+      <w:r w:rsidRPr="00A14A84">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quam suscipit ut quidem et animi numquam consectetur et. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007A5800">
+        <w:t>Quam suscipit ut quidem et animi numquam consectetur et. Nihil et commodi ut officia eveniet beatae qui. Placeat accusantium eius consequatur animi nis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Placeat accusantium eius consequatur animi nisi sed. Pariatur et dolores tempore velit similique voluptatem similique error. Quam suscipit ut quidem et animi numquam consectetur et. </w:t>
-[...19 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:t xml:space="preserve">i sed. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pariatur et dolores tempore velit similique voluptatem similique error. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam suscipit ut quidem et animi numquam consectetur et. Nihil et commodi ut officia eveniet beatae qui. Placeat accusantium eius consequatur animi nisi sed. Nihil et commodi ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officia eveniet beatae qui. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Placeat accusantium eius consequatur animi nisi sed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:before="300" w:after="100"/>
-        <w:ind w:left="2710" w:right="23" w:hanging="357"/>
+        <w:ind w:right="23"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008610F1">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="66503A72" w14:textId="77777777" w:rsidR="009F5A66" w:rsidRPr="008610F1" w:rsidRDefault="00ED4750" w:rsidP="003619F7">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Matemática</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-[...3 lines deleted...]
-    <w:p w14:paraId="2EDF0CB8" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="008610F1" w:rsidRDefault="00ED4750" w:rsidP="003619F7">
+      <w:r>
+        <w:t>Las ecuaciones deben estar centradas y referenciadas por números. Utiliza la herramienta adecuada disponible. Aquí tiene un ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-        <w:t xml:space="preserve">Let </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Sea </w:t>
       </w:r>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>X</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>1</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>,</m:t>
         </m:r>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>X</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>,…,</m:t>
         </m:r>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>X</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>n</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
-      <w:r w:rsidRPr="008610F1">
-        <w:t xml:space="preserve"> be a sequence of independent and identically random variables with </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> una secuencia de variables aleatorias independientes e idénticamente distribuidas, con </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>E</m:t>
         </m:r>
         <m:d>
           <m:dPr>
             <m:begChr m:val="["/>
             <m:endChr m:val="]"/>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:i/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>X</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>i</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:e>
         </m:d>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
-          <m:t>=μ</m:t>
+          <m:t>=</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <m:t>μ</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidRPr="008610F1">
-        <w:t xml:space="preserve"> and </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-              <m:t>Var[X</m:t>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <m:t>Var</m:t>
+            </m:r>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <m:t>[</m:t>
+            </m:r>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <m:t>X</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>]=</m:t>
         </m:r>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSupPr>
           <m:e>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>σ</m:t>
             </m:r>
           </m:e>
           <m:sup>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:sup>
         </m:sSup>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>&lt;∞</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidRPr="008610F1">
-[...3 lines deleted...]
-    <w:p w14:paraId="3DF7B880" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="008610F1" w:rsidRDefault="00BE6462" w:rsidP="003619F7">
+      <w:r>
+        <w:t>, y sea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>S</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>n</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:i/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>X</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>1</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>+</m:t>
             </m:r>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:i/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>X</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>2</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>+…+</m:t>
             </m:r>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:i/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>X</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>n</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:num>
           <m:den>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>n</m:t>
             </m:r>
           </m:den>
         </m:f>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>1</m:t>
             </m:r>
           </m:num>
           <m:den>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>n</m:t>
             </m:r>
           </m:den>
         </m:f>
         <m:nary>
           <m:naryPr>
             <m:chr m:val="∑"/>
-            <m:limLoc m:val="undOvr"/>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:naryPr>
           <m:sub>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
           <m:sup>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>n</m:t>
             </m:r>
           </m:sup>
           <m:e>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:i/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>X</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>i</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:e>
         </m:nary>
       </m:oMath>
-      <w:r w:rsidR="00ED4750" w:rsidRPr="008610F1">
+      <w:r>
         <w:t xml:space="preserve">                                         (1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636DCF2E" w14:textId="77777777" w:rsidR="009F5A66" w:rsidRPr="008610F1" w:rsidRDefault="00ED4750" w:rsidP="003619F7">
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Then, as </w:t>
+      <w:r>
+        <w:t xml:space="preserve">su media. Entonces, a medida que </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>n</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidRPr="008610F1">
-        <w:t xml:space="preserve"> approaches infinity, the random variables </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> tiende a infinit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">o, las variables aleatorias </w:t>
       </w:r>
       <m:oMath>
         <m:rad>
           <m:radPr>
             <m:degHide m:val="1"/>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:radPr>
           <m:deg/>
           <m:e>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>n</m:t>
             </m:r>
           </m:e>
         </m:rad>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>(</m:t>
         </m:r>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>S</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>n</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
-          <m:t>-μ)</m:t>
+          <m:t>-</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <m:t>μ</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <m:t>)</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidRPr="008610F1">
-        <w:t xml:space="preserve"> converge in distribution to a normal </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> convergen en distribución a una normal </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
-          <m:t>N(0,</m:t>
+          <m:t>N</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <m:t>(0,</m:t>
         </m:r>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:i/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSupPr>
           <m:e>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>σ</m:t>
             </m:r>
           </m:e>
           <m:sup>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:sup>
         </m:sSup>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>)</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidRPr="008610F1">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B1F8E6" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="008610F1" w:rsidRDefault="00ED4750" w:rsidP="00ED4750">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:before="300" w:after="100"/>
-        <w:ind w:left="2710" w:right="23" w:hanging="357"/>
+        <w:ind w:left="2710" w:right="23" w:hanging="356"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008610F1">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="74A63338" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="008610F1" w:rsidRDefault="00ED4750" w:rsidP="003619F7">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Listas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-[...5 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+      <w:r>
+        <w:t>Puedes hacer listas con numeración automática …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2710" w:right="23" w:hanging="356"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Así,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2710" w:right="23" w:hanging="356"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>y así.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>…  o con viñetas …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="100"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2693" w:right="23" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Así,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="100"/>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="100"/>
-        <w:ind w:left="2353" w:right="23"/>
-[...13 lines deleted...]
-        <w:spacing w:before="0" w:after="100"/>
         <w:ind w:left="2693" w:right="23" w:hanging="340"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4AC15E96" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="008610F1" w:rsidRDefault="00ED4750" w:rsidP="003619F7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Y así.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-[...3 lines deleted...]
-    <w:p w14:paraId="77568199" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="008610F1" w:rsidRDefault="00ED4750" w:rsidP="003619F7">
+      <w:r>
+        <w:t>…  o con palabras y descripciones …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="4CB6B401" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="008610F1" w:rsidRDefault="00ED4750" w:rsidP="003619F7">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Palabra</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Definición</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="18247A16" w14:textId="77777777" w:rsidR="00ED4750" w:rsidRPr="008610F1" w:rsidRDefault="00ED4750" w:rsidP="003619F7">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Concepto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Explicación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Idea</w:t>
       </w:r>
-      <w:r w:rsidRPr="008610F1">
-[...5 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+      <w:r>
+        <w:t xml:space="preserve"> Texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2613"/>
+        </w:tabs>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="7c2ijqka71yj" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ejemplo de una Tercera Sección</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quam suscipit ut quidem et animi numquam consectetur et. Nihil et commodi ut officia eveniet beatae qui. Placeat accusantium eius consequatur animi nisi sed. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pariatur et dolores tempore velit similique voluptatem similique error.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam suscipit ut quidem et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi numquam consectetur et. Nihil et commodi ut officia eveniet beatae qui. Placeat accusantium eius consequatur animi nisi sed. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pariatur et dolores tempore velit similique voluptatem similique error. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam suscipit ut quidem et animi numquam consectetur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. Nihil et commodi ut officia eveniet beatae qui. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Placeat accusantium eius consequatur animi nisi sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2613"/>
+        </w:tabs>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ejemplo de una Cuarta Sección</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam suscipit ut quidem et animi numquam consectetur et. Nihil et commodi ut officia eveniet beatae qui. Placeat accusa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntium eius consequatur animi nisi sed. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pariatur et dolores tempore velit similique voluptatem similique error.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam suscipit ut quidem et animi numquam consectetur et. Nihil et commodi ut officia eveniet beatae qui. Placeat accusantium eius consequatur ani</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mi nisi sed. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pariatur et dolores tempore velit similique voluptatem similique error. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quam suscipit ut quidem et animi numquam consectetur et. Nihil et commodi ut officia eveniet beatae qui. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Placeat accusantium eius consequatur animi nisi sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2608" w:hanging="255"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008610F1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conclusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quam suscipit ut quidem et animi numquam consectetur et. Nihil et commodi ut officia eveniet beatae qui. Placeat accusantium eius consequatur animi nisi sed. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pariatur et dolores tempore velit similique voluptatem similique error.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam suscipit ut quidem et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi numquam consectetur et. Nihil et commodi ut officia eveniet beatae qui. Placeat accusantium eius consequatur animi nisi sed. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pariatur et dolores tempore velit similique voluptatem similique error. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam suscipit ut quidem et animi numquam consectetur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. Nihil et commodi ut officia eveniet beatae qui. Placeat accusantium eius consequatur animi nisi sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Usa el estilo ABNT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRASIL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lei Nº 9.985/2000.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brasília, DF: [s.n.], 19 July 2000. Regulamenta o art. 225, § 1o, incisos I, II, III e VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Constituição Federal, institui o Sistema Nacional de Unidades de Conservação da Natureza e dá outras providências. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Disponible en: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:t>&lt;https://www.planalto.gov.br/ccivil_03/leis/l9985.</w:t>
+        </w:r>
+        <w:r>
+          <w:t>htm&gt;</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Acceso en: 15 Aug. 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CARMONA, R. Bonifácio, gênese do pensamento nacional. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tensões Mundiais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, v. 9, n. 16, p. 196–215, 2021. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">DOI: 10.33956/tensoesmundiais.v9i16.531. Disponible en: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:t>&lt;https://revistas.uece.br/index.php/tensoesmundiais/article/view/531&gt;</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>. Acceso en: 13 Dec. 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:r>
+        <w:t>GRIW</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t xml:space="preserve">ODZ, Carsten et al. AliceVision Meshroom: An open-source 3D reconstruction pipeline. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>In: PROCEEDINGS of the 12th ACM Multimedia Systems</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conference - MMSys ’21. [S.l.]: ACM Press, 2021. DOI: 10.1145/3458305.3478443.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARTINELLI, Gustavo et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Livro Vermelho da Flora Endêmica do Estado do Rio de Janeiro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[S.l.]: CNCFlora, 2018. ISBN 978-85-88742-88-8. Disponible en: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:t>&lt;http://dspace.jbrj.gov.br/jspui/handle/doc/92&gt;</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sobre los Autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Biografía de los autores - cambiar para "el Autor"/"la Autora" cuando sea solamente una persona. Rellena solo después de la aceptación del artículo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Juana Rodríguez es...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Example of a Third Section</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="377E65C7" w14:textId="77777777" w:rsidR="00972B4A" w:rsidRPr="00446F4B" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
+        <w:t>Contribuciones de los Autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="07134BD4" w14:textId="77777777" w:rsidR="00972B4A" w:rsidRPr="00446F4B" w:rsidRDefault="00972B4A" w:rsidP="00972B4A">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Omite los que no apliquen, para más de un autor por tema, separa las iniciales por comas. Por ejemplo: J.M.M., L.C.F., X.Y.M. Rellena solo después de la aceptación del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Conceptualización, [ins</w:t>
+      </w:r>
+      <w:r>
+        <w:t>erte iniciales]; metodología, [inserte iniciales]; software [inserte iniciales]; validación, [inserte iniciales]; análisis formal, [inserte iniciales]; investigación, [inserte iniciales]; recursos, [inserte iniciales]; curaduría de datos, [inserte iniciale</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s]; redacción—preparación del borrador original, [inserte iniciales]; redacción—revisión y edición [inserte iniciales]; visualización, [inserte iniciales]; supervisión, [inserte iniciales]; administración del proyecto, [inserte iniciales]; adquisición de f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>inanciamiento, [inserte iniciales]. Todos los autores leyeron y aprobaron la versión publicada del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Financiación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
-[...35 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Omite si el artículo no fue financiado por ninguna agencia. Rellena solo después de la aceptación del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Esta investigación fue financiada por...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Revisión Institucional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Omite si el artículo no fue revisado por ninguna agencia. Rellena solo después de la aceptación del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Esta investigación fue aprobada por...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Consentimiento Informado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Omite si la investigación no requirió consentimiento informado de sujetos humanos. Rellena solo después de la aceptación del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Esta investigación fue aprobada por...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Disponibilidad de Datos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omite si no hay datos disponibles para compartir. Rellena </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>solo después de la aceptación del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los datos de esta investigación pueden estar disponibles...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agradecimientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Omite si no hay agradecimientos. Cambiar para "El Autor"/"La Autora" cuando sea solamente una persona. Rellena solo después de la acepta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ción del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los autores reconocen las contribuciones...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conflictos de Interés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta sección es obligatoria; borra este texto y escribe la oración de abajo. Cambiar para "El Autor"/"La Autora" cuando sea solamente una persona. Rellena solo después de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>la aceptación del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Los autores declaran no tener conflictos de interés. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobre la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coleção Estudos Cariocas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Coleção Estudos Cariocas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (ISSN 1984-7203) es una publicación dedicada a estudios e investigaciones sobre el Municipio de Río de Janeiro, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vinculada al Instituto Pereira Passos (IPP) de la Secretaría Municipal de la Casa Civil de la Alcaldía de Río de Janeiro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Su objetivo es divulgar la producción técnico-científica sobre temas relacionados con la ciudad de Río de Janeiro, incluyendo sus cone</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xiones metropolitanas y su inserción </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>en contextos regionales, nacionales e internacionales. La publicación está abierta a todos los investigadores (sean empleados municipales o no), abarcando áreas diversas — siempre que aborden, parcial o totalmente, el e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nfoque espacial de la ciudad de Río de Janeiro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Los artículos también deben alinearse con los objetivos del Instituto, a saber: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="100"/>
-        <w:ind w:left="2353" w:right="23"/>
-[...60 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="3067" w:right="23" w:hanging="356"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>promover y coordinar la intervención pública en el espacio urbano del Municipio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="100"/>
-        <w:ind w:left="2353" w:right="23"/>
-[...795 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="3067" w:right="23" w:hanging="356"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>proveer e integrar las actividades del sistema de información geográfica, cartográfica, monográfica y de datos estadísticos de la Ciudad;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="100"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="3067" w:right="23" w:hanging="356"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>apoyar el establecimiento de las directrices básicas para el desarrollo socioeconómico del Municipio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Se dará especial</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> énfasis a la articulación de los artículos con la propuesta de desarrollo económico de la ciudad. De este modo, se espera que los artículos multidisciplinarios enviados a la revista respondan a las necesidades de desarrollo urbano de Río de Janeiro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+      <w:pPr>
+        <w:spacing w:after="100"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008610F1">
-[...56 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+    </w:p>
+    <w:sectPr w:rsidR="003032F4">
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1123" w:right="822" w:bottom="822" w:left="482" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C7B765B" w14:textId="77777777" w:rsidR="00BE6462" w:rsidRDefault="00BE6462" w:rsidP="00BB5C4D">
+    <w:p w:rsidR="00B21D80" w:rsidRDefault="00B21D80">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="428875BE" w14:textId="77777777" w:rsidR="00BE6462" w:rsidRDefault="00BE6462" w:rsidP="00BB5C4D">
+    <w:p w:rsidR="00B21D80" w:rsidRDefault="00B21D80">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{1FD0581F-FC74-4D95-B89C-D13B1F009012}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{B7A6E4E2-7C06-4479-A131-BA9EE1B2239C}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{0879AD3B-F27C-44B6-8BFF-5EDC6B88D3C8}"/>
   </w:font>
-  <w:font w:name="RomanD">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{6368CFCF-B687-43BD-B914-B5DBF4A79928}"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{A74867C6-8CD7-4091-8577-F2BE45EE3997}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{3153D9A3-799C-407E-A90A-B7FFCAB74F8A}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{07A47E9F-9EF4-461D-9C80-140CE2D661F8}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="04F359C9" w14:textId="0D3D50FB" w:rsidR="003619F7" w:rsidRDefault="003619F7" w:rsidP="00BB5C4D">
+  <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
-      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00A14A84">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00A14A84">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...14 lines deleted...]
-        <w:bCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:lang w:val="pt-BR"/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
-      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+      <w:instrText>NUMPAGES</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00A14A84">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B9459F" w:rsidRPr="00B9459F">
+    <w:r w:rsidR="00A14A84">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
-        <w:lang w:val="pt-BR"/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54F3D4A3" w14:textId="77777777" w:rsidR="00BE6462" w:rsidRDefault="00BE6462" w:rsidP="00BB5C4D">
+    <w:p w:rsidR="00B21D80" w:rsidRDefault="00B21D80">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65103320" w14:textId="77777777" w:rsidR="00BE6462" w:rsidRDefault="00BE6462" w:rsidP="00BB5C4D">
+    <w:p w:rsidR="00B21D80" w:rsidRDefault="00B21D80">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0613324F"/>
+    <w:nsid w:val="2ED307F2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="74E4C73C"/>
+    <w:tmpl w:val="E4C295F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2714" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5428" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7782" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10496" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12850" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="15564" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="17918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="20632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="074C1AA3"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="E0A0F9BA">
+    <w:nsid w:val="3B0F5C99"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4AF62742"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="521"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2713" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6EE8410C">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1336"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3433" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B736362E">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4153" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="05807FCE">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2776"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4873" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93E2B7E0">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3496"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5593" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B38C8D78">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6313" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="996A1A66">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4936"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="7033" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27E600AC">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5656"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="7753" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1C4E4A28">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8473" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CE55132"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04160001">
+    <w:nsid w:val="3C4A26A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D474E68A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3073" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3793" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4513" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5233" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5953" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6673" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7393" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8113" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C436838"/>
-[...174 lines deleted...]
-    <w:nsid w:val="42601251"/>
+    <w:nsid w:val="43FB2523"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C840EB7C"/>
+    <w:tmpl w:val="B566A8E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2714" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5428" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7782" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10496" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12850" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="15564" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="17918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="20632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4C70EE94">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D1B63A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02F488CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3073" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3793" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4513" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5233" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5953" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6673" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7393" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8113" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8833" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70525BBE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A5764D20"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2612" w:hanging="259"/>
-        <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:w w:val="103"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="276EF578">
+    <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2852" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-        <w:w w:val="165"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B980EBC0">
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3757" w:hanging="216"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E8189128">
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4655" w:hanging="216"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3F004B20">
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="216"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="967450A6">
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6451" w:hanging="216"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5C48CAFC">
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7348" w:hanging="216"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D01C6592">
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8246" w:hanging="216"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="143ECC66">
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9144" w:hanging="216"/>
       </w:pPr>
-      <w:rPr>
-[...124 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
-[...5 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CA7528"/>
-[...63 lines deleted...]
-    <w:rsid w:val="00EF7046"/>
+    <w:rsidRoot w:val="003032F4"/>
+    <w:rsid w:val="003032F4"/>
+    <w:rsid w:val="00A14A84"/>
+    <w:rsid w:val="00B21D80"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="48EC18A3"/>
-  <w15:docId w15:val="{6164F628-D51E-4DDB-9A51-8491763E5122}"/>
+  <w14:docId w14:val="75AAEB10"/>
+  <w15:docId w15:val="{DC2B3562-7A8F-4E8E-A1C7-910FD6CCF8D4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5694,51 +5316,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -5889,480 +5511,433 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="222"/>
       <w:ind w:left="2612" w:hanging="258"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="199"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001035EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:color w:val="243F61"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo4Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001035EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="366091"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
-[...4 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodetexto">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="222"/>
-      <w:ind w:left="2612" w:hanging="258"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...9 lines deleted...]
-    <w:rsid w:val="00DB3494"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
-[...12 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
-[...72 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -6440,112 +6015,112 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9962</Characters>
+  <Pages>1</Pages>
+  <Words>1824</Words>
+  <Characters>9853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
+  <Lines>82</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>PCRJ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11783</CharactersWithSpaces>
+  <CharactersWithSpaces>11654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2021-02-05T00:00:00Z</vt:filetime>
+    <vt:lpwstr>2021-02-05T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>LaTeX with hyperref package</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2021-02-05T00:00:00Z</vt:filetime>
+    <vt:lpwstr>2021-02-05T00:00:00Z</vt:lpwstr>
   </property>
 </Properties>
 </file>