--- v1 (2026-06-09)
+++ v2 (2026-10-25)
@@ -7,2374 +7,3279 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+    <w:p w14:paraId="796E1786" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="10488" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2256"/>
         <w:gridCol w:w="8232"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003032F4">
+      <w:tr w:rsidR="003032F4" w14:paraId="6B21E044" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="0F8968EB" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:before="71"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="114300" distR="114300">
+                <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="3C539D93" wp14:editId="6ED0F1E2">
                   <wp:extent cx="1181100" cy="1914525"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="image1.png"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1181100" cy="1914525"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="258AAEF4" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:before="71"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="5466873A" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:before="71"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="7C5EABEF" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:before="71"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="56F6F74B" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:before="71"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="5B79E1AB" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:before="71"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="6DD34CC3" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="5E34C767" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="29D2B048" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="12C18949" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="25BC61CE" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="4700DCB9" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="07208A97" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="06716D1E" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="4873DC75" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="1FDD5610" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="093B6A53" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="476AA2B5" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="60F0C834" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="103D538D" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Volumen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="1BBB07D7" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="99" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="71287EBF" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Número</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="399355B4" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="99" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="644BBF04" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">*Autor(a) correspondiente </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>corr.author@xyz.ac.mm</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="48EBFA7B" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Envío </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4 may 2020</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2020</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="1FF52E75" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aceptación </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>15 sep 2020</w:t>
+              <w:t xml:space="preserve">15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>sep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2020</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="1C03F5F4" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Publicación </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>30 sep 2020</w:t>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>sep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2020</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="5EFF5500" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>¿Cómo citar?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="046CC628" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMERO, A.; SEGUNDO, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Título del Artículo. </w:t>
             </w:r>
             <w:r w:rsidRPr="00A14A84">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Coleção Estudos Cariocas, v. 10, n. 4, 2020.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="5BFAA83F" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>El artículo fue originalmente enviado en [IDIOMA]. Las traducciones a otros idiomas fueron revisadas y validadas por los autores y el equipo editorial. Sin embargo, para una representación m</w:t>
-[...10 lines deleted...]
-              <w:t>ás precisa del tema tratado, se recomienda que los lectores consulten el artículo en su idioma original.</w:t>
+              <w:t>El artículo fue originalmente enviado en [IDIOMA]. Las traducciones a otros idiomas fueron revisadas y validadas por los autores y el equipo editorial. Sin embargo, para una representación más precisa del tema tratado, se recomienda que los lectores consulten el artículo en su idioma original.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="3A15702C" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="637D286A" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60DC5101" wp14:editId="7F1C6E66">
                   <wp:extent cx="1169949" cy="446770"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="image4.png"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1169949" cy="446770"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="538461F1" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="18AE48EC" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="auto"/>
               <w:ind w:right="33"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00C4337F" wp14:editId="01F84D1B">
                   <wp:extent cx="1219200" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="image3.png" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image3.png" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1219200" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="71304E90" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A14A84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Título del Artículo</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Título </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A14A84">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A14A84">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Artículo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A14A84">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="6542D96E" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:ind w:left="9" w:hanging="10"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A14A84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Article Title</w:t>
-[...13 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t>Article</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A14A84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A14A84">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="509C392F" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+            <w:pPr>
+              <w:spacing w:after="200"/>
+              <w:ind w:left="11" w:hanging="11"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_oolovlc23y9j" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00A14A84">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
               <w:t>Título do Artigo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="144AB351" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:ind w:left="11"/>
             </w:pPr>
             <w:r>
               <w:t>Primer Autor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1*</w:t>
             </w:r>
             <w:r>
               <w:t>, Segundo Autor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> y Tercer Autor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (más autores…)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="10CDEBD7" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Afiliación del primer autor: Institución, dirección, ORCID, correo electrónico </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="46DD6089" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Afiliación del segundo autor: Institución, dirección, ORCID, correo electrónico </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="35CD41E9" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Afiliación del tercer autor: Institución, dirección, ORCID, correo electrónico</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="1E664ED4" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>No agregue inf</w:t>
-[...7 lines deleted...]
-              <w:t>ormación del autor ni edite la barra lateral izquierda al enviar.</w:t>
+              <w:t>No agregue información del autor ni edite la barra lateral izquierda al enviar.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="55EAE3EB" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:spacing w:before="71"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="2F36A476" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:pStyle w:val="Ttulo2"/>
               <w:spacing w:after="140"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Resumen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="5E500088" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="140"/>
               <w:ind w:left="11" w:right="23"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Por favor, escribe un resumen de no más de 100 palabras. Tu resumen debe explicar las principales contribuciones de tu artículo y no debe contener material que no esté incluido en el texto principal.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="3E314E0D" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2548"/>
               </w:tabs>
               <w:spacing w:after="360"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Palabras clave:</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t xml:space="preserve"> Palabra1, Palabra2, Palabra3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="048C311A" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:pStyle w:val="Ttulo2"/>
               <w:spacing w:after="140"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="114466E6" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="140"/>
               <w:ind w:left="11" w:right="23"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>lease provide an abstract of no more than 100 words. Your abstract should explain the main contributions of your article, and should not contain any material that is not included in the main text.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Please</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>abstract</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of no more </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>than</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 100 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>words</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>abstract</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>should</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>explain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>main</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>contributions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>article</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>should</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>contain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> material </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>included</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>main</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>text</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="082C3EBB" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2548"/>
               </w:tabs>
               <w:spacing w:after="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A14A84">
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Keywords:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A14A84">
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> Keyword1, Keyword2, Keyword3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="246F2FC0" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:pStyle w:val="Ttulo2"/>
               <w:spacing w:after="140"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A14A84">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Resumo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="5887ABD8" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="140"/>
               <w:ind w:left="11" w:right="23"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A14A84">
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Por favor, f</w:t>
-[...5 lines deleted...]
-              <w:t>orneça um resumo com no máximo 100 palavras. Seu resumo deve explicar as principais contribuições do seu artigo e não deve conter nenhum material que não esteja incluído no texto principal.</w:t>
+              <w:t>Por favor, forneça um resumo com no máximo 100 palavras. Seu resumo deve explicar as principais contribuições do seu artigo e não deve conter nenhum material que não esteja incluído no texto principal.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="67D8682A" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2548"/>
               </w:tabs>
               <w:spacing w:after="360"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Palavras-chave:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Palavras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-chave:</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t xml:space="preserve"> Palavra1, Palavra2, Palavra3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
-[...20 lines deleted...]
-          <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+          <w:p w14:paraId="74210645" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="31FA7E4D" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="71CC25EA" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="3FD768F6" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="45E26F06" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="1ACA01DD" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="52B6361A" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="334673D7" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="30D6C444" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="3A343148" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="7F53630E" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="3D0C105D" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="12DC986E" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="33D062DE" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="5C6DAD3F" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="769C387A" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="622FA46B" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="58C37FB3" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="5F06E645" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="26BCC2A7" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="3284557D" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4"/>
+          <w:p w14:paraId="19D06791" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="0DA5928F" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:spacing w:before="300" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="23F4232F" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>¡Tu introducción va aquí! Algunos ejemplos de comandos y recursos comúnmente usados están listados abajo para ayudarte a empezar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="67F6947E" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:right="23"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Subsección de la Introducción</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="79AB9E7B" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Aquí tienes un ejemplo de una subsección para la sección introductoria.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="47EBC66D" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:spacing w:before="300" w:after="100"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="3jccfgunm5sd" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ejemplo de una Segunda Sección</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="3B28133F" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nuestro formato no es fijo, dado el conjunto de temas. Aquí tienes un ejemplo de una segunda sección, que podría ser una revisión de la literatura, materiales y métodos, o lo que sea apropiado para la investigación. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="0B7734F4" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:right="23"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Algunos </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:t>Algunos Ejemplos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773718AE" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Usa los comandos de sección y subsección para organizar tu documento. Por ejemplo: Subsección 2.1, Ecuación 1, Figura 1, Tabla 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="17BAB337" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:right="23"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Figuras y Tablas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="7079FCF3" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Aquí hay algunos ejemplos de figuras y tablas. La Figura 1 muestra cómo posicionar una imagen correc</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+        <w:t xml:space="preserve">Aquí hay algunos ejemplos de figuras y tablas. La Figura 1 muestra cómo posicionar una imagen correctamente. Siempre que sea posible, debe tener 14,5 cm de ancho para ocupar todo el espacio destinado a ella. La Tabla 1 es una tabla básica, mientras que la Tabla 2 presenta un ejemplo más grande con notas de tabla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E9EA6B" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:ind w:left="2354"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="32D2D354" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:ind w:left="2354"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DB2C09B" wp14:editId="3D93B756">
             <wp:extent cx="5220000" cy="3657600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="image2.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5220000" cy="3657600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>Figura 1: Un ejemplo de imagen de Río de Janeiro.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="5D0209CB" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:ind w:left="2354"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Fuente: Instituto Pereira Passos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="323E8724" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2710" w:right="23" w:hanging="356"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="23D3341D" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Las citas deben seguir el estilo ABNT, como: Carmona (2021), Brasil (2000) o Martinelli et al. (2018) y, después de una referencia más larga, incluirla entre paréntesi</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:t>Las citas deben seguir el estilo ABNT, como: Carmona (2021), Brasil (2000) o Martinelli et al. (2018) y, después de una referencia más larga, incluirla entre paréntesis (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Griwodz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et al., 2021).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788313AC" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Al final del artículo, todas las referencias deben enumerarse en orden alfabético.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+    <w:p w14:paraId="5796B734" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:ind w:left="2354"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="4BFF1A56" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Tabla 1: Ejemplo de una tabla.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="3686" w:type="dxa"/>
         <w:tblInd w:w="4644" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1987"/>
         <w:gridCol w:w="1699"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003032F4">
+      <w:tr w:rsidR="003032F4" w14:paraId="209D63A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="14A223EB" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Ítem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="2B48BD92" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Cantidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003032F4">
+      <w:tr w:rsidR="003032F4" w14:paraId="43D60663" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="5104E0CC" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Conjuntos educativos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="4330D7DD" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003032F4">
+      <w:tr w:rsidR="003032F4" w14:paraId="7AFF58C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="04BFDA49" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Comidas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="4F25DF96" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="30FCC718" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:ind w:left="2354"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Fuente: Instituto Pereira Passos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+    <w:p w14:paraId="6C6EBB9B" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:ind w:left="2354"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="6F202BFB" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Tabla 2: Ejemplo de una tabla con notas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="8249" w:type="dxa"/>
         <w:tblInd w:w="2353" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2078"/>
         <w:gridCol w:w="1604"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="1445"/>
         <w:gridCol w:w="1564"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003032F4">
+      <w:tr w:rsidR="003032F4" w14:paraId="010E2282" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="404433FF" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Barrio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="138B8233" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Población(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="6A0E99B8" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Densidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="4D2C14B7" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Índice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="2F238766" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Resultado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003032F4">
+      <w:tr w:rsidR="003032F4" w14:paraId="0E455E50" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="164E8F86" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Grajaú</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="5EE4C74B" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>62570</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="09BE75C2" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>58</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="6AB845AD" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="3A55F283" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Aprobado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003032F4">
+      <w:tr w:rsidR="003032F4" w14:paraId="20760164" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="163FEAEC" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Vila Isabel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="2D241AA1" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>105983</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="5D1E637C" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="71DB7372" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="0AE8CFBB" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Aprobado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003032F4">
+      <w:tr w:rsidR="003032F4" w14:paraId="44AE79B1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="6A20259A" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Del Castilho</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="6E4F81B3" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>87992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="7B2F9A6C" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="6C441EBD" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="0C5C1C18" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Aprobado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003032F4">
+      <w:tr w:rsidR="003032F4" w14:paraId="0D6AB86C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2078" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="747F653F" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Jardim Guanabara</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1604" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="565C1BF2" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>21093</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="26A8E8B5" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="38F440C5" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:ind w:right="23"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>89</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+          <w:p w14:paraId="0D659751" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Aprobado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="5231D156" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>aquí hay una nota.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="5C38C2BB" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>aquí hay otra nota.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="08936EC2" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Fuente: Instituto Pereira Passos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+    <w:p w14:paraId="1B0CAE65" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="508B08B8" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Citas más largas deben seguir el siguiente estilo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="00DA653F" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="001124B3" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2835" w:right="537"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>numquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nihil et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beatae qui. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accusantium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempore </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptatem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>error</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>numquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nihil et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beatae qui. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusantium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi nisi sed. Nihil et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beatae qui. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accusantium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556AD2AA" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:right="23"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Matemática</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="7E20A71C" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Las ecuaciones deben estar centradas y referenciadas por números. Utiliza la herramienta adecuada disponible. Aquí tiene un ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="45B7E34B" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sea </w:t>
       </w:r>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>X</m:t>
             </m:r>
           </m:e>
@@ -2480,89 +3385,71 @@
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>X</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>i</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:e>
         </m:d>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
-          <m:t>=</m:t>
-[...5 lines deleted...]
-          <m:t>μ</m:t>
+          <m:t>=μ</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
-              <m:t>Var</m:t>
-[...11 lines deleted...]
-              <m:t>X</m:t>
+              <m:t>Var[X</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>]=</m:t>
         </m:r>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSupPr>
@@ -2572,51 +3459,51 @@
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>σ</m:t>
             </m:r>
           </m:e>
           <m:sup>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:sup>
         </m:sSup>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>&lt;∞</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:t>, y sea</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="3A97937B" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00E84142">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>S</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
@@ -2801,76 +3688,73 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>X</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>i</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:e>
         </m:nary>
       </m:oMath>
-      <w:r>
+      <w:r w:rsidR="00B21D80">
         <w:t xml:space="preserve">                                         (1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="6401AA5A" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">su media. Entonces, a medida que </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>n</m:t>
         </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve"> tiende a infinit</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">o, las variables aleatorias </w:t>
+        <w:t xml:space="preserve"> tiende a infinito, las variables aleatorias </w:t>
       </w:r>
       <m:oMath>
         <m:rad>
           <m:radPr>
             <m:degHide m:val="1"/>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:radPr>
           <m:deg/>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>n</m:t>
             </m:r>
           </m:e>
         </m:rad>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
@@ -2883,1591 +3767,4689 @@
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>S</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>n</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
-          <m:t>-</m:t>
-[...11 lines deleted...]
-          <m:t>)</m:t>
+          <m:t>-μ)</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:t xml:space="preserve"> convergen en distribución a una normal </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
-          <m:t>N</m:t>
-[...5 lines deleted...]
-          <m:t>(0,</m:t>
+          <m:t>N(0,</m:t>
         </m:r>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSupPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>σ</m:t>
             </m:r>
           </m:e>
           <m:sup>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:sup>
         </m:sSup>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <m:t>)</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="2EF12247" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2710" w:right="23" w:hanging="356"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Listas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="73BCC0A0" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Puedes hacer listas con numeración automática …</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="2B36BB3A" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2710" w:right="23" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Así,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="6DB978B5" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2710" w:right="23" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>y así.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="7F58B362" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>…  o con viñetas …</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="08E6ABB8" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2693" w:right="23" w:hanging="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Así,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="145661BA" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2693" w:right="23" w:hanging="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Y así.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="50EFD2AB" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>…  o con palabras y descripciones …</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="1B71C982" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palabra</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Definición</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="774C3C77" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Concepto</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Explicación</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="42B8A2EE" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Idea</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Texto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="404F6E7C" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:spacing w:before="300" w:after="100"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="7c2ijqka71yj" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ejemplo de una Tercera Sección</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="424E65B6" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="001124B3" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>numquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nihil et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beatae qui. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accusantium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempore </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptatem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>error</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A0C8B7" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="001124B3" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>numquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nihil et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beatae qui. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accusantium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempore </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptatem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>error</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>numquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nihil et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beatae qui. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accusantium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3740E6E7" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:spacing w:before="300" w:after="100"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ejemplo de una Cuarta Sección</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="4FE6FE43" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="001124B3" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>numquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nihil et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beatae qui. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accusantium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempore </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptatem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>error</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB54214" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="001124B3" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>numquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nihil et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beatae qui. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accusantium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempore </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptatem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>error</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>numquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nihil et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beatae qui. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accusantium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001124B3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B4EF21" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2613"/>
         </w:tabs>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2608" w:hanging="255"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conclusión</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="6F46942F" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A14A84">
-[...9 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>numquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nihil et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beatae qui. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accusantium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et dolores tempore </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>voluptatem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> error.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AFCF0E" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="00437E58" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>numquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nihil et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beatae qui. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>accusantium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et dolores tempore </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>voluptatem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> error. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et animi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>numquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nihil et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beatae qui. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusantium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animi nisi sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2211A19F" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00437E58">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A14A84">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apéndice 1 – Ejemplo de un apéndice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F04FD4" w14:textId="19E5DB10" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00437E58">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Elemento opcional, omita si no hay apéndice. Utilice siempre un título (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Ej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Apéndice 1 – Cuestionario de Perfil Sociodemográfico). </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8289" w:type="dxa"/>
+        <w:tblInd w:w="2358" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2664"/>
+        <w:gridCol w:w="5625"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00437E58" w14:paraId="63EF23F5" w14:textId="77777777" w:rsidTr="00DF5CFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2664" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="793339E0" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00DF5CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Preguntas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D40399D" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00DF5CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Opciones de Respuesta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437E58" w14:paraId="708F484E" w14:textId="77777777" w:rsidTr="00DF5CFA">
+        <w:trPr>
+          <w:trHeight w:val="1054"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2664" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68436BBB" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00DF5CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>¿Cuál es su grupo de edad?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D88DD31" w14:textId="57428FEE" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00437E58">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 a 29 años </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="069A8F19" w14:textId="62C3B243" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00437E58">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30 a 45 años</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="727073F1" w14:textId="09233EB5" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00437E58">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>56 a 60 años</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1CD7CA" w14:textId="017B43CE" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="001124B3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Más de 60 años</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437E58" w14:paraId="1DB64B30" w14:textId="77777777" w:rsidTr="00DF5CFA">
+        <w:trPr>
+          <w:trHeight w:val="1959"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2664" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43D5D611" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00DF5CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>¿Cuál es su nivel de escolaridad?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D821C38" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00DF5CFA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Educación Secundaria Incompleta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03818C94" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00DF5CFA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Educación Secundaria Completa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BFAC38A" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00DF5CFA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Educación Superior Incompleta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E2C3A54" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00DF5CFA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Educación Superior Completa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C6A760" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00DF5CFA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Posgrado (Especialización, Maestría o Doctorado) Completo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D0FAEEB" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00DF5CFA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Posgrado (Especialización, Maestría o Doctorado) Incompleto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="756F246F" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00437E58">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fuente: Elaboración de los Autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A84B04" w14:textId="77777777" w:rsidR="001124B3" w:rsidRDefault="001124B3" w:rsidP="00437E58">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58397F17" w14:textId="77777777" w:rsidR="001124B3" w:rsidRDefault="001124B3" w:rsidP="00437E58">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227000C6" w14:textId="7E63DD9B" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00437E58">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Apéndice 2 – Vista del Parque Lage, Río de Janeiro, RJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D5B8C6" w14:textId="58828688" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00437E58">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Elemento opcional, omita si no hay apéndice. Utilice siempre un título (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Ej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Apéndice 1 – Cuestionario de Perfil Sociodemográfico). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791E66E8" w14:textId="77777777" w:rsidR="00437E58" w:rsidRDefault="00437E58" w:rsidP="00437E58">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="36701436" wp14:editId="04C43130">
+            <wp:extent cx="5220000" cy="3918729"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="25579428" name="image3.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5220000" cy="3918729"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2156BF29" w14:textId="56700E56" w:rsidR="00437E58" w:rsidRPr="00437E58" w:rsidRDefault="00437E58" w:rsidP="00437E58">
+      <w:pPr>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fuente: Archivo personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A708DA" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="001124B3" w:rsidRDefault="00B21D80">
+      <w:pPr>
+        <w:spacing w:before="300" w:after="100"/>
+        <w:ind w:left="2353" w:right="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001124B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="330B78F4" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="001124B3" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="pt-BR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A14A84">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001124B3">
         <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Usa el estilo ABNT.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="5A2BE661" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14A84">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">BRASIL. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14A84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Lei Nº 9.985/2000.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14A84">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Brasília, DF: [s.n.], 19 July 2000. Regulamenta o art. 225, § 1o, incisos I, II, III e VII</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> da Constituição Federal, institui o Sistema Nacional de Unidades de Conservação da Natureza e dá outras providências. </w:t>
+        <w:t xml:space="preserve"> Brasília, DF: [s.n.], 19 July 2000. Regulamenta o art. 225, § 1o, incisos I, II, III e VII da Constituição Federal, institui o Sistema Nacional de Unidades de Conservação da Natureza e dá outras providências. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Disponible en: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId12">
         <w:r>
-          <w:t>&lt;https://www.planalto.gov.br/ccivil_03/leis/l9985.</w:t>
-[...2 lines deleted...]
-          <w:t>htm&gt;</w:t>
+          <w:t>&lt;https://www.planalto.gov.br/ccivil_03/leis/l9985.htm&gt;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A14A84">
-[...6 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Acceso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aug</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61320ADA" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A14A84">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">CARMONA, R. Bonifácio, gênese do pensamento nacional. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14A84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Tensões Mundiais</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14A84">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, v. 9, n. 16, p. 196–215, 2021. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">DOI: 10.33956/tensoesmundiais.v9i16.531. Disponible en: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId12">
+        <w:t>DOI: 10.33956/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>tensoesmundiais.v</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">9i16.531. Disponible en: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:t>&lt;https://revistas.uece.br/index.php/tensoesmundiais/article/view/531&gt;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>. Acceso en: 13 Dec. 2024.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
+        <w:t xml:space="preserve">. Acceso en: 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D73173" w14:textId="77777777" w:rsidR="003032F4" w:rsidRPr="00A14A84" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+      <w:r>
+        <w:t xml:space="preserve">GRIWODZ, Carsten et al. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AliceVision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Meshroom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> open-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>source</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 3D </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>reconstruction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pipeline. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In: PROCEEDINGS of the 12th ACM Multimedia Systems Conference - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MMSys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437E58">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ’21. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>S.l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A14A84">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.]: ACM Press, 2021. DOI: 10.1145/3458305.3478443.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7590E3F6" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A14A84">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">MARTINELLI, Gustavo et al. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14A84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Livro Vermelho da Flora Endêmica do Estado do Rio de Janeiro</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14A84">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">[S.l.]: CNCFlora, 2018. ISBN 978-85-88742-88-8. Disponible en: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId13">
+        <w:t xml:space="preserve">[S.l.]: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>CNCFlora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, 2018. ISBN 978-85-88742-88-8. Disponible en: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:t>&lt;http://dspace.jbrj.gov.br/jspui/handle/doc/92&gt;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="528656BE" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sobre los Autores</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="06BA92F7" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Biografía de los autores - cambiar para "el Autor"/"la Autora" cuando sea solamente una persona. Rellena solo después de la aceptación del artículo</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:t>Biografía de los autores - cambiar para "el Autor"/"la Autora" cuando sea solamente una persona. Rellena solo después de la aceptación del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DA0855" w14:textId="314F3E9E" w:rsidR="003032F4" w:rsidRDefault="00B21D80" w:rsidP="00437E58">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Juana Rodríguez es...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
-[...6 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="577E7D98" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Contribuciones de los Autores</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="2AA50C75" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Omite los que no apliquen, para más de un autor por tema, separa las iniciales por comas. Por ejemplo: J.M.M., L.C.F., X.Y.M. Rellena solo después de la aceptación del artículo.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:t xml:space="preserve">Omite los que no apliquen, para más de un autor por tema, separa las iniciales por comas. Por ejemplo: J.M.M., L.C.F., X.Y.M. Rellena solo después de la aceptación </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DBAEFC" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Conceptualización, [ins</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:t>Conceptualización, [inserte iniciales]; metodología, [inserte iniciales]; software [inserte iniciales]; validación, [inserte iniciales]; análisis formal, [inserte iniciales]; investigación, [inserte iniciales]; recursos, [inserte iniciales]; curaduría de datos, [inserte iniciales]; redacción—preparación del borrador original, [inserte iniciales]; redacción—revisión y edición [inserte iniciales]; visualización, [inserte iniciales]; supervisión, [inserte iniciales]; administración del proyecto, [inserte iniciales]; adquisición de financiamiento, [inserte iniciales]. Todos los autores leyeron y aprobaron la versión publicada del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED4C227" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Financiación</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="03292C63" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Omite si el artículo no fue financiado por ninguna agencia. Rellena solo después de la aceptación del artículo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="5D9879C0" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Esta investigación fue financiada por...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="3D83A5E6" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revisión Institucional</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="7E804FA7" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Omite si el artículo no fue revisado por ninguna agencia. Rellena solo después de la aceptación del artículo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="1B7CB77A" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Esta investigación fue aprobada por...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="1A9775E6" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Consentimiento Informado</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="3F92C355" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Omite si la investigación no requirió consentimiento informado de sujetos humanos. Rellena solo después de la aceptación del artículo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="7C5C785B" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Esta investigación fue aprobada por...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="02822B28" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disponibilidad de Datos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="56BE46D1" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Omite si no hay datos disponibles para compartir. Rellena </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:t>Omite si no hay datos disponibles para compartir. Rellena solo después de la aceptación del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAF9CFD" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Los datos de esta investigación pueden estar disponibles...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="58267751" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agradecimientos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="56BC3D5C" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Omite si no hay agradecimientos. Cambiar para "El Autor"/"La Autora" cuando sea solamente una persona. Rellena solo después de la acepta</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:t>Omite si no hay agradecimientos. Cambiar para "El Autor"/"La Autora" cuando sea solamente una persona. Rellena solo después de la aceptación del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8AD196" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Los autores reconocen las contribuciones...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="7E970ED3" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conflictos de Interés</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="0420C2B8" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esta sección es obligatoria; borra este texto y escribe la oración de abajo. Cambiar para "El Autor"/"La Autora" cuando sea solamente una persona. Rellena solo después de </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:t>Esta sección es obligatoria; borra este texto y escribe la oración de abajo. Cambiar para "El Autor"/"La Autora" cuando sea solamente una persona. Rellena solo después de la aceptación del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DACF4D" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los autores declaran no tener conflictos de interés. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="204FC199" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:before="300" w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sobre la </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Coleção Estudos Cariocas</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:t>Coleção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Estudos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cariocas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC2D18A" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Coleção Estudos Cariocas</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:t>Coleção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Estudos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cariocas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (ISSN 1984-7203) es una publicación dedicada a estudios e investigaciones sobre el Municipio de Río de Janeiro, vinculada al Instituto Pereira Passos (IPP) de la Secretaría Municipal de la Casa Civil de la Alcaldía de Río de Janeiro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ED7580" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Su objetivo es divulgar la producción técnico-científica sobre temas relacionados con la ciudad de Río de Janeiro, incluyendo sus cone</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+        <w:t>Su objetivo es divulgar la producción técnico-científica sobre temas relacionados con la ciudad de Río de Janeiro, incluyendo sus conexiones metropolitanas y su inserción en contextos regionales, nacionales e internacionales. La publicación está abierta a todos los investigadores (sean empleados municipales o no), abarcando áreas diversas — siempre que aborden, parcial o totalmente, el enfoque espacial de la ciudad de Río de Janeiro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC16539" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Los artículos también deben alinearse con los objetivos del Instituto, a saber: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="18551E9E" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="100"/>
         <w:ind w:left="3067" w:right="23" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>promover y coordinar la intervención pública en el espacio urbano del Municipio;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="148454E4" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="100"/>
         <w:ind w:left="3067" w:right="23" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>proveer e integrar las actividades del sistema de información geográfica, cartográfica, monográfica y de datos estadísticos de la Ciudad;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="33B958DD" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="100"/>
         <w:ind w:left="3067" w:right="23" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>apoyar el establecimiento de las directrices básicas para el desarrollo socioeconómico del Municipio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="6892EC4D" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="2353" w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Se dará especial</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="003032F4" w:rsidRDefault="003032F4">
+        <w:t>Se dará especial énfasis a la articulación de los artículos con la propuesta de desarrollo económico de la ciudad. De este modo, se espera que los artículos multidisciplinarios enviados a la revista respondan a las necesidades de desarrollo urbano de Río de Janeiro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678033E4" w14:textId="77777777" w:rsidR="003032F4" w:rsidRDefault="003032F4">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:right="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003032F4">
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1123" w:right="822" w:bottom="822" w:left="482" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B21D80" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="48BCB64C" w14:textId="77777777" w:rsidR="00E84142" w:rsidRDefault="00E84142">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B21D80" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="45F02C06" w14:textId="77777777" w:rsidR="00E84142" w:rsidRDefault="00E84142">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{1FD0581F-FC74-4D95-B89C-D13B1F009012}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{ABD307D6-F309-4F85-B96C-B0E3E5A9679B}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{B7A6E4E2-7C06-4479-A131-BA9EE1B2239C}"/>
-    <w:embedItalic r:id="rId3" w:fontKey="{0879AD3B-F27C-44B6-8BFF-5EDC6B88D3C8}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{7F9BE458-CDB2-4FFA-A1E0-3755A8A655FC}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{0B368504-8176-4ACB-B450-17334CC7F174}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{6368CFCF-B687-43BD-B914-B5DBF4A79928}"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{5A7CE057-7A48-47D7-8649-1C44B736DCAD}"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{A74867C6-8CD7-4091-8577-F2BE45EE3997}"/>
-    <w:embedItalic r:id="rId6" w:fontKey="{3153D9A3-799C-407E-A90A-B7FFCAB74F8A}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{EC8A2F28-D145-4754-BF5F-8D266C2F2976}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{C2CDA11A-313C-488E-8E6E-D6BF36C302C4}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{07A47E9F-9EF4-461D-9C80-140CE2D661F8}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{07A1D18D-2C27-444B-8545-37D54AB2702F}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003032F4" w:rsidRDefault="00B21D80">
+  <w:p w14:paraId="3C2E6E82" w14:textId="6CD20D36" w:rsidR="003032F4" w:rsidRDefault="00B21D80">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="00A14A84">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A14A84">
+    <w:r w:rsidR="001124B3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
-    <w:r w:rsidR="00A14A84">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A14A84">
+    <w:r w:rsidR="001124B3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B21D80" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="512C42C2" w14:textId="77777777" w:rsidR="00E84142" w:rsidRDefault="00E84142">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B21D80" w:rsidRDefault="00B21D80">
+    <w:p w14:paraId="5C8CF84A" w14:textId="77777777" w:rsidR="00E84142" w:rsidRDefault="00E84142">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19516FA0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="299A6EF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ED307F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4C295F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2714" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4545,51 +8527,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="17918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="20632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B0F5C99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4AF62742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3433" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4631,51 +8613,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7033" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7753" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8473" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4A26A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D474E68A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3073" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3793" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -4744,51 +8726,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8113" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43FB2523"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B566A8E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2714" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4866,51 +8848,164 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="17918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="20632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AEF0938"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2C181F06"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1B63A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="02F488CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3073" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3793" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4952,51 +9047,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7393" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8113" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8833" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70525BBE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A5764D20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2612" w:hanging="259"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2852" w:hanging="216"/>
@@ -5043,122 +9138,134 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7348" w:hanging="216"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8246" w:hanging="216"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9144" w:hanging="216"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003032F4"/>
+    <w:rsid w:val="001124B3"/>
+    <w:rsid w:val="00205DB8"/>
     <w:rsid w:val="003032F4"/>
+    <w:rsid w:val="00437E58"/>
     <w:rsid w:val="00A14A84"/>
     <w:rsid w:val="00B21D80"/>
+    <w:rsid w:val="00C07D94"/>
+    <w:rsid w:val="00E84142"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="75AAEB10"/>
+  <w14:docId w14:val="43F30C88"/>
   <w15:docId w15:val="{DC2B3562-7A8F-4E8E-A1C7-910FD6CCF8D4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5732,51 +9839,51 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uece.br/index.php/tensoesmundiais/article/view/531" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l9985.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.jbrj.gov.br/jspui/handle/doc/92" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6063,61 +10170,61 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>9853</Characters>
+  <Pages>7</Pages>
+  <Words>1950</Words>
+  <Characters>10535</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>PCRJ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11654</CharactersWithSpaces>
+  <CharactersWithSpaces>12461</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:lpwstr>2021-02-05T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>LaTeX with hyperref package</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:lpwstr>2021-02-05T00:00:00Z</vt:lpwstr>